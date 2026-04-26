--- v1 (2026-03-16)
+++ v2 (2026-04-26)
@@ -1,70 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_Toc400361362"/>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="4" w:name="_Toc328122777"/>
     <w:p w14:paraId="2A7D54B1" w14:textId="6CF82088" w:rsidR="00E66558" w:rsidRDefault="009D71E8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc400361362"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc443397153"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc357771638"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc346793416"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc328122777"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A7D54B2" wp14:editId="2BE08785">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>519955</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6000115" cy="676275"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 2">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -75,180 +74,164 @@
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6000115" cy="676275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="F2F2F2"/>
                         </a:solidFill>
                         <a:ln w="9528">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2A7D54B4" w14:textId="375CB6AC" w:rsidR="00E66558" w:rsidRPr="00634238" w:rsidRDefault="009D71E8">
+                          <w:p w14:paraId="2A7D54B4" w14:textId="3C852FCB" w:rsidR="00E66558" w:rsidRPr="00634238" w:rsidRDefault="009D71E8">
                             <w:pPr>
                               <w:keepNext/>
                               <w:spacing w:before="120" w:after="120"/>
                               <w:outlineLvl w:val="1"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00634238">
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve">Before completing this template, </w:t>
                             </w:r>
                             <w:r w:rsidR="00B8525C">
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>please</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00634238">
                               <w:rPr>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00634238">
                               <w:rPr>
                                 <w:bCs/>
                                 <w:color w:val="auto"/>
                               </w:rPr>
-                              <w:t>read</w:t>
+                              <w:t xml:space="preserve">read </w:t>
                             </w:r>
-                            <w:r w:rsidR="002E24CE">
-[...7 lines deleted...]
-                              <w:r w:rsidR="002E24CE" w:rsidRPr="002E24CE">
+                            <w:hyperlink r:id="rId10" w:history="1">
+                              <w:r w:rsidR="00B8525C">
                                 <w:rPr>
-                                  <w:color w:val="0000FF"/>
-                                  <w:u w:val="single"/>
+                                  <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
-                                <w:t>Graduated Response Guidance 2024-2028 - handbook</w:t>
+                                <w:t>Ordinarily Available Provision, Bristol's Local SEND Offer</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="2A7D54B6" w14:textId="77777777" w:rsidR="00E66558" w:rsidRDefault="00E66558">
                             <w:pPr>
                               <w:keepNext/>
                               <w:spacing w:before="120" w:after="120"/>
                               <w:outlineLvl w:val="1"/>
                               <w:rPr>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2A7D54B2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:40.95pt;width:472.45pt;height:53.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCL31DV5wEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCXFojTrE1yDCg&#10;2Apk+wBZlmIDsqRRSuzs60fJXpKufRpmA7Io0oeHh9T6YegUOQlwrdElzWYpJUJzU7f6UNIf33cf&#10;7ihxnumaKaNFSc/C0YfN+3fr3hYiN41RtQCCINoVvS1p470tksTxRnTMzYwVGp3SQMc8mnBIamA9&#10;oncqydN0mfQGaguGC+fwdDs66SbiSym4/yalE56okiI3H1eIaxXWZLNmxQGYbVo+0WD/wKJjrcak&#10;F6gt84wcoX0F1bUcjDPSz7jpEiNly0WsAavJ0r+q2TfMilgLiuPsRSb3/2D519PePgPxwyczYAOD&#10;IL11hcPDUM8goQtfZErQjxKeL7KJwROOh8s0TbNsQQlH33K1zFeLAJNc/7bg/GdhOhI2JQVsS1SL&#10;nZ6cH0P/hIRkzqi23rVKRQMO1aMCcmLYwl0e3gn9RZjSpC/p/SK/i8gvfO4WAsni8xZEoLBlrhlT&#10;RYQpTGks5ypL2PmhGiatKlOfUUK8BVhbY+AXJT1OVEndzyMDQYn6orFl99l8HkYwGvPFKkcDbj3V&#10;rYdpjlAl5R4oGY1HPw4uTo5l/knvLQ+9CCJp8/HojWyjmIHeyGlijbMT2zHNeRjOWztGXW/j5jcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQBjI4RC3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8Qw&#10;EIXvgv8hjODNTbsU6damiywIIl5cV/CYNrNN2WRSmnS3+usdT3p7w3u89029XbwTZ5ziEEhBvspA&#10;IHXBDNQrOLw/3ZUgYtJktAuECr4wwra5vqp1ZcKF3vC8T73gEoqVVmBTGispY2fR67gKIxJ7xzB5&#10;nficemkmfeFy7+Q6y+6l1wPxgtUj7ix2p/3sFXx+L3lbpNfjM37Y9UvXz253mpW6vVkeH0AkXNJf&#10;GH7xGR0aZmrDTCYKp4AfSQrKfAOC3U1RsGg5VpYFyKaW//mbHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCL31DV5wEAANUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBjI4RC3QAAAAcBAAAPAAAAAAAAAAAAAAAAAEEEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" fillcolor="#f2f2f2" strokeweight=".26467mm">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2A7D54B4" w14:textId="375CB6AC" w:rsidR="00E66558" w:rsidRPr="00634238" w:rsidRDefault="009D71E8">
+                    <w:p w14:paraId="2A7D54B4" w14:textId="3C852FCB" w:rsidR="00E66558" w:rsidRPr="00634238" w:rsidRDefault="009D71E8">
                       <w:pPr>
                         <w:keepNext/>
                         <w:spacing w:before="120" w:after="120"/>
                         <w:outlineLvl w:val="1"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00634238">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve">Before completing this template, </w:t>
                       </w:r>
                       <w:r w:rsidR="00B8525C">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>please</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00634238">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00634238">
                         <w:rPr>
                           <w:bCs/>
                           <w:color w:val="auto"/>
                         </w:rPr>
-                        <w:t>read</w:t>
+                        <w:t xml:space="preserve">read </w:t>
                       </w:r>
-                      <w:r w:rsidR="002E24CE">
-[...7 lines deleted...]
-                        <w:r w:rsidR="002E24CE" w:rsidRPr="002E24CE">
+                      <w:hyperlink r:id="rId11" w:history="1">
+                        <w:r w:rsidR="00B8525C">
                           <w:rPr>
-                            <w:color w:val="0000FF"/>
-                            <w:u w:val="single"/>
+                            <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
-                          <w:t>Graduated Response Guidance 2024-2028 - handbook</w:t>
+                          <w:t>Ordinarily Available Provision, Bristol's Local SEND Offer</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="2A7D54B6" w14:textId="77777777" w:rsidR="00E66558" w:rsidRDefault="00E66558">
                       <w:pPr>
                         <w:keepNext/>
                         <w:spacing w:before="120" w:after="120"/>
                         <w:outlineLvl w:val="1"/>
                         <w:rPr>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -2409,61 +2392,64 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60BAD9F6" w14:textId="77777777" w:rsidR="00120AB1" w:rsidRDefault="00120AB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A06959E" w14:textId="77777777" w:rsidR="00120AB1" w:rsidRDefault="00120AB1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="104F75"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7D5512" w14:textId="28865570" w:rsidR="00E66558" w:rsidRPr="00704773" w:rsidRDefault="00704773">
+    <w:p w14:paraId="2A7D5512" w14:textId="52BEC0E1" w:rsidR="00E66558" w:rsidRPr="00792829" w:rsidRDefault="00704773">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>OAP plan 2022-2023</w:t>
+        <w:t xml:space="preserve">OAP plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00792829" w:rsidRPr="00792829">
+        <w:t>academic year 202---</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7D5513" w14:textId="158315E8" w:rsidR="00E66558" w:rsidRPr="00704773" w:rsidRDefault="009D71E8">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704773">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This details how we intend to </w:t>
       </w:r>
       <w:r w:rsidR="00324CFF" w:rsidRPr="00704773">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>allocate</w:t>
       </w:r>
       <w:r w:rsidRPr="00704773">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -2886,357 +2872,357 @@
         <w:t xml:space="preserve">Budgeted cost: £ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>[insert amount]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2204"/>
         <w:gridCol w:w="3337"/>
         <w:gridCol w:w="2180"/>
         <w:gridCol w:w="1765"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00221AEC" w14:paraId="16C80D5A" w14:textId="77777777" w:rsidTr="006726A2">
+      <w:tr w:rsidR="00221AEC" w14:paraId="16C80D5A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D8E2E9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62F7F128" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="62F7F128" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Need</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D8E2E9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CEB886F" w14:textId="00BCDBEB" w:rsidR="00221AEC" w:rsidRDefault="00C33E6D" w:rsidP="006726A2">
+          <w:p w14:paraId="5CEB886F" w14:textId="00BCDBEB" w:rsidR="00221AEC" w:rsidRDefault="00C33E6D">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D8E2E9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52DE02A9" w14:textId="3AA68E74" w:rsidR="00221AEC" w:rsidRDefault="00C33E6D" w:rsidP="006726A2">
+          <w:p w14:paraId="52DE02A9" w14:textId="3AA68E74" w:rsidR="00221AEC" w:rsidRDefault="00C33E6D">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1300"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D8E2E9"/>
           </w:tcPr>
-          <w:p w14:paraId="2A18DC4C" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="2A18DC4C" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1300"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cost </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221AEC" w14:paraId="4478C68E" w14:textId="77777777" w:rsidTr="006726A2">
+      <w:tr w:rsidR="00221AEC" w14:paraId="4478C68E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="13B502F3" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="13B502F3" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Add or delete rows as needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="223EE22C" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="223EE22C" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="617766CF" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="617766CF" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CAFEF36" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="3CAFEF36" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221AEC" w14:paraId="192512B4" w14:textId="77777777" w:rsidTr="006726A2">
+      <w:tr w:rsidR="00221AEC" w14:paraId="192512B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68660A8D" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="68660A8D" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DAFC2AD" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="2DAFC2AD" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4ACC3F90" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="4ACC3F90" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18AF538D" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="18AF538D" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A7D5531" w14:textId="77777777" w:rsidR="00E66558" w:rsidRDefault="00E66558">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="104F75"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E45DF9E" w14:textId="0A312EB4" w:rsidR="002D6843" w:rsidRDefault="002D6843">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
@@ -3269,818 +3255,1302 @@
         <w:t xml:space="preserve">Budgeted cost: £ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>[insert amount]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2204"/>
         <w:gridCol w:w="3337"/>
         <w:gridCol w:w="2180"/>
         <w:gridCol w:w="1765"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00221AEC" w14:paraId="2C503C8F" w14:textId="77777777" w:rsidTr="006726A2">
+      <w:tr w:rsidR="00221AEC" w14:paraId="2C503C8F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D8E2E9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="65306CF4" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="65306CF4" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Need</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D8E2E9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0DD0B578" w14:textId="7E961385" w:rsidR="00221AEC" w:rsidRDefault="00C33E6D" w:rsidP="006726A2">
+          <w:p w14:paraId="0DD0B578" w14:textId="7E961385" w:rsidR="00221AEC" w:rsidRDefault="00C33E6D">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D8E2E9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1ACE747E" w14:textId="358B436D" w:rsidR="00221AEC" w:rsidRDefault="00C33E6D" w:rsidP="006726A2">
+          <w:p w14:paraId="1ACE747E" w14:textId="358B436D" w:rsidR="00221AEC" w:rsidRDefault="00C33E6D">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1300"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D8E2E9"/>
           </w:tcPr>
-          <w:p w14:paraId="7D57CC94" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="7D57CC94" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1300"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cost </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221AEC" w14:paraId="7911C758" w14:textId="77777777" w:rsidTr="006726A2">
+      <w:tr w:rsidR="00221AEC" w14:paraId="7911C758" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D2FF7EB" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="1D2FF7EB" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Add or delete rows as needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5446AE2A" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="5446AE2A" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="36945926" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="36945926" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="742CE31D" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="742CE31D" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221AEC" w14:paraId="1413B4C6" w14:textId="77777777" w:rsidTr="006726A2">
+      <w:tr w:rsidR="00221AEC" w14:paraId="1413B4C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A1965E4" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="3A1965E4" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B66BD75" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="7B66BD75" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F7F2558" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="2F7F2558" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BC873EA" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="3BC873EA" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69AF4FD9" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRPr="00221AEC" w:rsidRDefault="00221AEC">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1304C5E0" w14:textId="476F2770" w:rsidR="002D6843" w:rsidRDefault="002D6843" w:rsidP="002D6843">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="104F75"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="104F75"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Physical and Sensory</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E57701B" w14:textId="30CBBC55" w:rsidR="002D6843" w:rsidRDefault="002D6843" w:rsidP="002D6843">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Budgeted cost: £ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>[insert amount]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2204"/>
         <w:gridCol w:w="3337"/>
         <w:gridCol w:w="2180"/>
         <w:gridCol w:w="1765"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00221AEC" w14:paraId="6D76E444" w14:textId="77777777" w:rsidTr="006726A2">
+      <w:tr w:rsidR="00221AEC" w14:paraId="6D76E444" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D8E2E9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6C45283F" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="6C45283F" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Need</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D8E2E9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3425FC89" w14:textId="35F9847B" w:rsidR="00221AEC" w:rsidRDefault="00C33E6D" w:rsidP="006726A2">
+          <w:p w14:paraId="3425FC89" w14:textId="35F9847B" w:rsidR="00221AEC" w:rsidRDefault="00C33E6D">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D8E2E9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3055F328" w14:textId="543394BB" w:rsidR="00221AEC" w:rsidRDefault="00C33E6D" w:rsidP="006726A2">
+          <w:p w14:paraId="3055F328" w14:textId="543394BB" w:rsidR="00221AEC" w:rsidRDefault="00C33E6D">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1300"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D8E2E9"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5E01C5" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="6C5E01C5" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableHeader"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1300"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cost </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221AEC" w14:paraId="5BC4F315" w14:textId="77777777" w:rsidTr="006726A2">
+      <w:tr w:rsidR="00221AEC" w14:paraId="5BC4F315" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="051FEEBB" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="051FEEBB" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Add or delete rows as needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3516304F" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="3516304F" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F481F44" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="2F481F44" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CE44200" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="7CE44200" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00221AEC" w14:paraId="5FDAF308" w14:textId="77777777" w:rsidTr="006726A2">
+      <w:tr w:rsidR="00221AEC" w14:paraId="5FDAF308" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DAE5ADA" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="2DAE5ADA" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14E01818" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="14E01818" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2180" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7408FB5A" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="7408FB5A" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="179F9319" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC" w:rsidP="006726A2">
+          <w:p w14:paraId="179F9319" w14:textId="77777777" w:rsidR="00221AEC" w:rsidRDefault="00221AEC">
             <w:pPr>
               <w:pStyle w:val="TableRowCentered"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A7D5540" w14:textId="0C2B0316" w:rsidR="00E66558" w:rsidRDefault="00E66558">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="104F75"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69220FA6" w14:textId="77777777" w:rsidR="002D6843" w:rsidRDefault="002D6843">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="104F75"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6822BC4E" w14:textId="77777777" w:rsidR="00A24DF7" w:rsidRDefault="009D71E8" w:rsidP="00A24DF7">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7792"/>
+        <w:gridCol w:w="1694"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00792829" w14:paraId="21AF4C3C" w14:textId="77777777" w:rsidTr="00792829">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C0A1F0" w14:textId="17EDB0B2" w:rsidR="00792829" w:rsidRDefault="00792829" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:strike/>
+                <w:color w:val="104F75"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792829">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00792829">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+              </w:rPr>
+              <w:t>cost (insert sum of 4 amounts stated above)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCF6055" w14:textId="06E322F4" w:rsidR="00792829" w:rsidRDefault="00792829" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:strike/>
+                <w:color w:val="104F75"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6822BC4E" w14:textId="1FB60C66" w:rsidR="00A24DF7" w:rsidRPr="00792829" w:rsidRDefault="00A24DF7" w:rsidP="00A24DF7">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
+          <w:strike/>
           <w:color w:val="104F75"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2371"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2545"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009E28C5" w14:paraId="760750B9" w14:textId="77777777" w:rsidTr="7144C8A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DABD2A8" w14:textId="29D48986" w:rsidR="009E28C5" w:rsidRPr="009E28C5" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E28C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Element 2 contributions for children with EHCPs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="200835DE" w14:textId="4DD0A035" w:rsidR="009E28C5" w:rsidRPr="009E28C5" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="104F75"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E28C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Differences between funding allocated and cost of section F provision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E28C5" w14:paraId="7CDFFB6F" w14:textId="77777777" w:rsidTr="7144C8A3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2371" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B0C990" w14:textId="20D9CE24" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4A3E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number of EHCPs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="463152A2" w14:textId="69DAB162" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3BE8F7" w14:textId="7186C6A7" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4A3E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cost of section F for all EHCPs*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E653CF3" w14:textId="77777777" w:rsidR="009E28C5" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="104F75"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E28C5" w14:paraId="2CE7A7EF" w14:textId="77777777" w:rsidTr="7144C8A3">
+        <w:trPr>
+          <w:trHeight w:val="837"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2371" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A587CD" w14:textId="390D1858" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4A3E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total contributions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7757A6E6" w14:textId="589DDD27" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AAC72D" w14:textId="42DA4F28" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4A3E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total element 3 funding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA812D7" w14:textId="77777777" w:rsidR="009E28C5" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="104F75"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E28C5" w14:paraId="199DD356" w14:textId="77777777" w:rsidTr="7144C8A3">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2371" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="449BD8EC" w14:textId="77777777" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="29DDBC17" w14:textId="77777777" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A85767A" w14:textId="167A6BD0" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4A3E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Difference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1F0209" w14:textId="77777777" w:rsidR="009E28C5" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="104F75"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00792829" w14:paraId="179671FD" w14:textId="77777777" w:rsidTr="7144C8A3">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F789A8F" w14:textId="18D6988E" w:rsidR="00792829" w:rsidRPr="001B4A3E" w:rsidRDefault="00792829" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4A3E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total cost for EHCP contributions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CE5B6E" w14:textId="50DD037A" w:rsidR="00792829" w:rsidRDefault="006A12CF" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="104F75"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="104F75"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Total of total contributions and “difference” above if applicable</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47FF71F7" w14:textId="4F64531D" w:rsidR="007A6AF7" w:rsidRDefault="009E28C5" w:rsidP="009E28C5">
+      <w:r w:rsidRPr="009E28C5">
+        <w:t>* Minus element 2 £6,000 contribution</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4743"/>
+        <w:gridCol w:w="4743"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00792829" w14:paraId="22DB2C85" w14:textId="77777777" w:rsidTr="00792829">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9486" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAB39F4" w14:textId="11024F24" w:rsidR="00792829" w:rsidRPr="00792829" w:rsidRDefault="00792829" w:rsidP="009E28C5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00792829">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Overview of funding breakdown</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00792829" w14:paraId="1792DE2D" w14:textId="77777777" w:rsidTr="00792829">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D47ACED" w14:textId="52F95DDC" w:rsidR="00792829" w:rsidRPr="001B4A3E" w:rsidRDefault="00792829" w:rsidP="009E28C5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4A3E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SEND notional budget</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C1EC4B" w14:textId="77777777" w:rsidR="00792829" w:rsidRDefault="00792829" w:rsidP="009E28C5"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00792829" w14:paraId="6C34E91D" w14:textId="77777777" w:rsidTr="00792829">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="78623185" w14:textId="57B4A59C" w:rsidR="00792829" w:rsidRPr="001B4A3E" w:rsidRDefault="00792829" w:rsidP="009E28C5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4A3E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total cost of provision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A12BEF7" w14:textId="77777777" w:rsidR="00792829" w:rsidRDefault="00792829" w:rsidP="009E28C5"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00792829" w14:paraId="263E8792" w14:textId="77777777" w:rsidTr="00792829">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D5953C" w14:textId="2E171EC8" w:rsidR="00792829" w:rsidRPr="001B4A3E" w:rsidRDefault="00792829" w:rsidP="009E28C5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4A3E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Difference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4743" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACAEEF9" w14:textId="77777777" w:rsidR="00792829" w:rsidRDefault="00792829" w:rsidP="009E28C5"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1DD51213" w14:textId="77777777" w:rsidR="00792829" w:rsidRPr="009E28C5" w:rsidRDefault="00792829" w:rsidP="009E28C5"/>
+    <w:p w14:paraId="2A7D5542" w14:textId="743D20DD" w:rsidR="00E66558" w:rsidRPr="00792829" w:rsidRDefault="009D71E8" w:rsidP="00A24DF7">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="104F75"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Total budgeted cost: £ </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00792829">
         <w:rPr>
-          <w:i/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">[insert sum of </w:t>
-[...23 lines deleted...]
-      <w:r>
         <w:t>Part B: Review of outcomes in the previous academic year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7D5543" w14:textId="7305CC5A" w:rsidR="00E66558" w:rsidRDefault="002D6843">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Ordinarily Available Provision</w:t>
       </w:r>
       <w:r w:rsidR="009D71E8">
         <w:t xml:space="preserve"> strategy outcomes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7D5544" w14:textId="2B41F144" w:rsidR="00E66558" w:rsidRDefault="009D71E8">
       <w:r>
         <w:t xml:space="preserve">This details the impact that our </w:t>
       </w:r>
       <w:r w:rsidR="002D6843">
         <w:t>OAP</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> activity had on pupils in the 202</w:t>
       </w:r>
       <w:r w:rsidR="00265D54">
@@ -4196,88 +4666,89 @@
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>What data measures were used to evidence this?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A7D5546" w14:textId="7F3365D1" w:rsidR="00221AEC" w:rsidRPr="00CA5D67" w:rsidRDefault="002C205B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Which provisions have been the least effective and why?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:tbl>
     <w:p w14:paraId="2A7D5564" w14:textId="70CE0A16" w:rsidR="00E66558" w:rsidRDefault="00E66558"/>
     <w:p w14:paraId="2B65ECB3" w14:textId="77777777" w:rsidR="00704773" w:rsidRDefault="00704773"/>
     <w:sectPr w:rsidR="00704773">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1276" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39578EF7" w14:textId="77777777" w:rsidR="002374BB" w:rsidRDefault="002374BB">
+    <w:p w14:paraId="7D85C2A3" w14:textId="77777777" w:rsidR="00662EB5" w:rsidRDefault="00662EB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AE544C6" w14:textId="77777777" w:rsidR="002374BB" w:rsidRDefault="002374BB">
+    <w:p w14:paraId="12F1BC4F" w14:textId="77777777" w:rsidR="00662EB5" w:rsidRDefault="00662EB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4294,316 +4765,314 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marlett">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E82214C" w14:textId="67B46CC8" w:rsidR="00586F7A" w:rsidRDefault="00586F7A">
+  <w:p w14:paraId="59C53219" w14:textId="30958D36" w:rsidR="00F456EA" w:rsidRDefault="00F456EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FBE177D" wp14:editId="7DD382A9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74570FB5" wp14:editId="55F6D266">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="772795" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="627801246" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="257446077" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="772795" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="12A9546A" w14:textId="051831AA" w:rsidR="00586F7A" w:rsidRPr="00586F7A" w:rsidRDefault="00586F7A" w:rsidP="00586F7A">
+                        <w:p w14:paraId="354C6D85" w14:textId="50126A72" w:rsidR="00F456EA" w:rsidRPr="00F456EA" w:rsidRDefault="00F456EA" w:rsidP="00F456EA">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00586F7A">
+                          <w:r w:rsidRPr="00F456EA">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0FBE177D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="74570FB5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.65pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa1jMMDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayuVmNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt22nYRaZI+pF8fFrc9VqRo3C+BVPR6SSnRBgOdWv2Ff3+sv7w&#10;mRIfmKmZAiMqehKe3i3fv1t0thQzaEDVwhEEMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQJe3T6rHesQ&#10;Xatsluc3WQeutg648B69D0OQLhO+lIKHJym9CERVFHsL6XTp3MUzWy5YuXfMNi0f22D/0IVmrcGi&#10;F6gHFhg5uPYPKN1yBx5kmHDQGUjZcpFmwGmm+Ztptg2zIs2C5Hh7ocn/P1j+eNzaZ0dC/wV6XGAk&#10;pLO+9OiM8/TS6fjFTgnGkcLThTbRB8LROZ/P5rcFJRxDH+c3RVFElOz6s3U+fBWgSTQq6nAriSx2&#10;3PgwpJ5TYi0D61aptBllfnMgZvRk1w6jFfpdP7a9g/qE0zgYFu0tX7dYc8N8eGYON4sDoFrDEx5S&#10;QVdRGC1KGnA//uaP+Ug4RinpUCkVNShlStQ3g4uYFZ/yPCor3dBwZ2OXjOltXsS4Oeh7QBFO8T1Y&#10;nsyYHNTZlA70K4p5FathiBmONSu6O5v3YdAtPgYuVquUhCKyLGzM1vIIHcmKTL70r8zZke6Ae3qE&#10;s5ZY+Yb1ITf+6e3qEJD7tJJI7MDmyDcKMC11fCxR4b/eU9b1SS9/AgAA//8DAFBLAwQUAAYACAAA&#10;ACEALdeT4NoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOgwgQ4lQV&#10;PxVXAhIcnXgbR43XId626dvjcoHLSqMZzXxbrCbXiwOOofOkYLlIQCA13nTUKvh4f7m6AxFYk9G9&#10;J1RwwgCrcnZR6Nz4I73hoeJWxBIKuVZgmYdcytBYdDos/IAUva0fneYox1aaUR9juetlmiSZdLqj&#10;uGD1gI8Wm121dwqyp83aDp/Z1/c2Da+h9juu/LNSl/Np/QCCceK/MJzxIzqUkan2ezJB9AriI/x7&#10;z166vAVRK7i5vwZZFvI/fPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2tYzDA8CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALdeT4NoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.65pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa1jMMDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayuVmNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt22nYRaZI+pF8fFrc9VqRo3C+BVPR6SSnRBgOdWv2Ff3+sv7w&#10;mRIfmKmZAiMqehKe3i3fv1t0thQzaEDVwhEEMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQJe3T6rHesQ&#10;Xatsluc3WQeutg648B69D0OQLhO+lIKHJym9CERVFHsL6XTp3MUzWy5YuXfMNi0f22D/0IVmrcGi&#10;F6gHFhg5uPYPKN1yBx5kmHDQGUjZcpFmwGmm+Ztptg2zIs2C5Hh7ocn/P1j+eNzaZ0dC/wV6XGAk&#10;pLO+9OiM8/TS6fjFTgnGkcLThTbRB8LROZ/P5rcFJRxDH+c3RVFElOz6s3U+fBWgSTQq6nAriSx2&#10;3PgwpJ5TYi0D61aptBllfnMgZvRk1w6jFfpdP7a9g/qE0zgYFu0tX7dYc8N8eGYON4sDoFrDEx5S&#10;QVdRGC1KGnA//uaP+Ug4RinpUCkVNShlStQ3g4uYFZ/yPCor3dBwZ2OXjOltXsS4Oeh7QBFO8T1Y&#10;nsyYHNTZlA70K4p5FathiBmONSu6O5v3YdAtPgYuVquUhCKyLGzM1vIIHcmKTL70r8zZke6Ae3qE&#10;s5ZY+Yb1ITf+6e3qEJD7tJJI7MDmyDcKMC11fCxR4b/eU9b1SS9/AgAA//8DAFBLAwQUAAYACAAA&#10;ACEALdeT4NoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOgwgQ4lQV&#10;PxVXAhIcnXgbR43XId626dvjcoHLSqMZzXxbrCbXiwOOofOkYLlIQCA13nTUKvh4f7m6AxFYk9G9&#10;J1RwwgCrcnZR6Nz4I73hoeJWxBIKuVZgmYdcytBYdDos/IAUva0fneYox1aaUR9juetlmiSZdLqj&#10;uGD1gI8Wm121dwqyp83aDp/Z1/c2Da+h9juu/LNSl/Np/QCCceK/MJzxIzqUkan2ezJB9AriI/x7&#10;z166vAVRK7i5vwZZFvI/fPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2tYzDA8CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALdeT4NoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="12A9546A" w14:textId="051831AA" w:rsidR="00586F7A" w:rsidRPr="00586F7A" w:rsidRDefault="00586F7A" w:rsidP="00586F7A">
+                  <w:p w14:paraId="354C6D85" w14:textId="50126A72" w:rsidR="00F456EA" w:rsidRPr="00F456EA" w:rsidRDefault="00F456EA" w:rsidP="00F456EA">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00586F7A">
+                    <w:r w:rsidRPr="00F456EA">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E7A8754" w14:textId="17676406" w:rsidR="001D7A95" w:rsidRDefault="00586F7A">
+  <w:p w14:paraId="0E7A8754" w14:textId="068207CA" w:rsidR="001D7A95" w:rsidRDefault="00F456EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74750AF3" wp14:editId="49B91417">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4571934B" wp14:editId="324DD356">
               <wp:simplePos x="723900" y="9893300"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="772795" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="63707326" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="823376573" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="772795" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="412A7F09" w14:textId="16584806" w:rsidR="00586F7A" w:rsidRPr="00586F7A" w:rsidRDefault="00586F7A" w:rsidP="00586F7A">
+                        <w:p w14:paraId="062538AC" w14:textId="5CFBC752" w:rsidR="00F456EA" w:rsidRPr="00F456EA" w:rsidRDefault="00F456EA" w:rsidP="00F456EA">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00586F7A">
+                          <w:r w:rsidRPr="00F456EA">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="74750AF3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4571934B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:60.85pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhP2l6EgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdKk4Ey4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo80zSnohVrurvYxM5zd9lqRvXC+BVPR8SinRBgOdWu2Ff31vPxy&#10;TYkPzNRMgREVPQhPb+efP806W4oJNKBq4QgWMb7sbEWbEGyZZZ43QjM/AisMBiU4zQJe3TarHeuw&#10;ulbZJM+vsg5cbR1w4T1674cgnaf6UgoeHqX0IhBVUZwtpNOlcxPPbD5j5dYx27T8OAb7wBSatQab&#10;nkvds8DIzrX/lNItd+BBhhEHnYGULRdpB9xmnL/ZZt0wK9IuCI63Z5j8/yvLH/Zr++RI6L9DjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8nGETfSAcndPpZHpTUMIx9HV6VRRFrJJdfrbOhx8CNIlGRR2yksBi&#10;+5UPQ+opJfYysGyVSswo85cDa0ZPdpkwWqHf9KStX02/gfqASzkY+PaWL1tsvWI+PDGHBOMeKNrw&#10;iIdU0FUUjhYlDbjf7/ljPuKOUUo6FExFDSqaEvXTIB+T4lueR4GlGxruZGySMb7Jixg3O30HqMUx&#10;PgvLkxmTgzqZ0oF+QU0vYjcMMcOxZ0U3J/MuDPLFN8HFYpGSUEuWhZVZWx5LR8wioM/9C3P2iHpA&#10;uh7gJClWvgF/yI1/ervYBaQgMRPxHdA8wo46TNwe30wU+ut7yrq87PkfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEALdeT4NoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOgwgQ&#10;4lQVPxVXAhIcnXgbR43XId626dvjcoHLSqMZzXxbrCbXiwOOofOkYLlIQCA13nTUKvh4f7m6AxFY&#10;k9G9J1RwwgCrcnZR6Nz4I73hoeJWxBIKuVZgmYdcytBYdDos/IAUva0fneYox1aaUR9juetlmiSZ&#10;dLqjuGD1gI8Wm121dwqyp83aDp/Z1/c2Da+h9juu/LNSl/Np/QCCceK/MJzxIzqUkan2ezJB9Ari&#10;I/x7z166vAVRK7i5vwZZFvI/fPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYT9pehIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALdeT&#10;4NoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:60.85pt;height:29.65pt;z-index:251658243;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhP2l6EgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdKk4Ey4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo80zSnohVrurvYxM5zd9lqRvXC+BVPR8SinRBgOdWu2Ff31vPxy&#10;TYkPzNRMgREVPQhPb+efP806W4oJNKBq4QgWMb7sbEWbEGyZZZ43QjM/AisMBiU4zQJe3TarHeuw&#10;ulbZJM+vsg5cbR1w4T1674cgnaf6UgoeHqX0IhBVUZwtpNOlcxPPbD5j5dYx27T8OAb7wBSatQab&#10;nkvds8DIzrX/lNItd+BBhhEHnYGULRdpB9xmnL/ZZt0wK9IuCI63Z5j8/yvLH/Zr++RI6L9DjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8nGETfSAcndPpZHpTUMIx9HV6VRRFrJJdfrbOhx8CNIlGRR2yksBi&#10;+5UPQ+opJfYysGyVSswo85cDa0ZPdpkwWqHf9KStX02/gfqASzkY+PaWL1tsvWI+PDGHBOMeKNrw&#10;iIdU0FUUjhYlDbjf7/ljPuKOUUo6FExFDSqaEvXTIB+T4lueR4GlGxruZGySMb7Jixg3O30HqMUx&#10;PgvLkxmTgzqZ0oF+QU0vYjcMMcOxZ0U3J/MuDPLFN8HFYpGSUEuWhZVZWx5LR8wioM/9C3P2iHpA&#10;uh7gJClWvgF/yI1/ervYBaQgMRPxHdA8wo46TNwe30wU+ut7yrq87PkfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEALdeT4NoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOgwgQ&#10;4lQVPxVXAhIcnXgbR43XId626dvjcoHLSqMZzXxbrCbXiwOOofOkYLlIQCA13nTUKvh4f7m6AxFY&#10;k9G9J1RwwgCrcnZR6Nz4I73hoeJWxBIKuVZgmYdcytBYdDos/IAUva0fneYox1aaUR9juetlmiSZ&#10;dLqjuGD1gI8Wm121dwqyp83aDp/Z1/c2Da+h9juu/LNSl/Np/QCCceK/MJzxIzqUkan2ezJB9Ari&#10;I/x7z166vAVRK7i5vwZZFvI/fPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYT9pehIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALdeT&#10;4NoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="412A7F09" w14:textId="16584806" w:rsidR="00586F7A" w:rsidRPr="00586F7A" w:rsidRDefault="00586F7A" w:rsidP="00586F7A">
+                  <w:p w14:paraId="062538AC" w14:textId="5CFBC752" w:rsidR="00F456EA" w:rsidRPr="00F456EA" w:rsidRDefault="00F456EA" w:rsidP="00F456EA">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00586F7A">
+                    <w:r w:rsidRPr="00F456EA">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1473895710"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
@@ -4627,216 +5096,215 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="001D7A95">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="2A7D54BE" w14:textId="5CD91153" w:rsidR="00B84CAE" w:rsidRDefault="00B84CAE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="4513"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FE60578" w14:textId="3F534106" w:rsidR="00586F7A" w:rsidRDefault="00586F7A">
+  <w:p w14:paraId="259E1696" w14:textId="062659F8" w:rsidR="00F456EA" w:rsidRDefault="00F456EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77F24E68" wp14:editId="1DBBAAAB">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08562C34" wp14:editId="75B6D159">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="772795" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="8255" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1213406699" name="Text Box 1" descr="OFFICIAL">
+              <wp:docPr id="1821195227" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="772795" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6A95BD07" w14:textId="0D819FDF" w:rsidR="00586F7A" w:rsidRPr="00586F7A" w:rsidRDefault="00586F7A" w:rsidP="00586F7A">
+                        <w:p w14:paraId="455DA737" w14:textId="34E4D39B" w:rsidR="00F456EA" w:rsidRPr="00F456EA" w:rsidRDefault="00F456EA" w:rsidP="00F456EA">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00586F7A">
+                          <w:r w:rsidRPr="00F456EA">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="77F24E68" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="08562C34" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwqZo4FAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkc7MacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf3h&#10;MyU+MFMzBUZU9CQ8vVu+f7fobClm0ICqhSNYxPiysxVtQrBllnneCM38BKwwGJTgNAt4dfusdqzD&#10;6lplszy/yTpwtXXAhffofRiCdJnqSyl4eJLSi0BURXG2kE6Xzl08s+WClXvHbNPy8xjsH6bQrDXY&#10;9FLqgQVGDq79o5RuuQMPMkw46AykbLlIO+A20/zNNtuGWZF2QXC8vcDk/19Z/njc2mdHQv8FeiQw&#10;AtJZX3p0xn166XT84qQE4wjh6QKb6APh6JzPZ/PbghKOoY/zm6IoYpXs+rN1PnwVoEk0KuqQlQQW&#10;O258GFLHlNjLwLpVKjGjzG8OrBk92XXCaIV+15O2ruhsnH4H9QmXcjDw7S1ft9h6w3x4Zg4Jxj1Q&#10;tOEJD6mgqyicLUoacD/+5o/5iDtGKelQMBU1qGhK1DeDfMyKT3keBZZuaLjR2CVjepsXMW4O+h5Q&#10;i1N8FpYnMyYHNZrSgX5FTa9iNwwxw7FnRXejeR8G+eKb4GK1SkmoJcvCxmwtj6UjZhHQl/6VOXtG&#10;PSBdjzBKipVvwB9y45/erg4BKUjMRHwHNM+wow4Tt+c3E4X+6z1lXV/28icAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAt15Pg2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo06D&#10;CBDiVBU/FVcCEhydeBtHjdch3rbp2+NygctKoxnNfFusJteLA46h86RguUhAIDXedNQq+Hh/uboD&#10;EViT0b0nVHDCAKtydlHo3PgjveGh4lbEEgq5VmCZh1zK0Fh0Oiz8gBS9rR+d5ijHVppRH2O562Wa&#10;JJl0uqO4YPWAjxabXbV3CrKnzdoOn9nX9zYNr6H2O678s1KX82n9AIJx4r8wnPEjOpSRqfZ7MkH0&#10;CuIj/HvPXrq8BVEruLm/BlkW8j98+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwqZo4&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAt&#10;15Pg2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.65pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwqZo4FAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkc7MacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf3h&#10;MyU+MFMzBUZU9CQ8vVu+f7fobClm0ICqhSNYxPiysxVtQrBllnneCM38BKwwGJTgNAt4dfusdqzD&#10;6lplszy/yTpwtXXAhffofRiCdJnqSyl4eJLSi0BURXG2kE6Xzl08s+WClXvHbNPy8xjsH6bQrDXY&#10;9FLqgQVGDq79o5RuuQMPMkw46AykbLlIO+A20/zNNtuGWZF2QXC8vcDk/19Z/njc2mdHQv8FeiQw&#10;AtJZX3p0xn166XT84qQE4wjh6QKb6APh6JzPZ/PbghKOoY/zm6IoYpXs+rN1PnwVoEk0KuqQlQQW&#10;O258GFLHlNjLwLpVKjGjzG8OrBk92XXCaIV+15O2ruhsnH4H9QmXcjDw7S1ft9h6w3x4Zg4Jxj1Q&#10;tOEJD6mgqyicLUoacD/+5o/5iDtGKelQMBU1qGhK1DeDfMyKT3keBZZuaLjR2CVjepsXMW4O+h5Q&#10;i1N8FpYnMyYHNZrSgX5FTa9iNwwxw7FnRXejeR8G+eKb4GK1SkmoJcvCxmwtj6UjZhHQl/6VOXtG&#10;PSBdjzBKipVvwB9y45/erg4BKUjMRHwHNM+wow4Tt+c3E4X+6z1lXV/28icAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAt15Pg2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo06D&#10;CBDiVBU/FVcCEhydeBtHjdch3rbp2+NygctKoxnNfFusJteLA46h86RguUhAIDXedNQq+Hh/uboD&#10;EViT0b0nVHDCAKtydlHo3PgjveGh4lbEEgq5VmCZh1zK0Fh0Oiz8gBS9rR+d5ijHVppRH2O562Wa&#10;JJl0uqO4YPWAjxabXbV3CrKnzdoOn9nX9zYNr6H2O678s1KX82n9AIJx4r8wnPEjOpSRqfZ7MkH0&#10;CuIj/HvPXrq8BVEruLm/BlkW8j98+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwqZo4&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAt&#10;15Pg2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="6A95BD07" w14:textId="0D819FDF" w:rsidR="00586F7A" w:rsidRPr="00586F7A" w:rsidRDefault="00586F7A" w:rsidP="00586F7A">
+                  <w:p w14:paraId="455DA737" w14:textId="34E4D39B" w:rsidR="00F456EA" w:rsidRPr="00F456EA" w:rsidRDefault="00F456EA" w:rsidP="00F456EA">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00586F7A">
+                    <w:r w:rsidRPr="00F456EA">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="784BEA9C" w14:textId="77777777" w:rsidR="002374BB" w:rsidRDefault="002374BB">
+    <w:p w14:paraId="1D980EEC" w14:textId="77777777" w:rsidR="00662EB5" w:rsidRDefault="00662EB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70F6D4A8" w14:textId="77777777" w:rsidR="002374BB" w:rsidRDefault="002374BB">
+    <w:p w14:paraId="1281897C" w14:textId="77777777" w:rsidR="00662EB5" w:rsidRDefault="00662EB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A7D54BC" w14:textId="46D534F8" w:rsidR="00B84CAE" w:rsidRDefault="004B793D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00824009">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C5DEE4C" wp14:editId="1F1162C0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C5DEE4C" wp14:editId="1F1162C0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6246056</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>90853</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="485140" cy="492125"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 10" descr="BCC logo cmyk grey text">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0BC659C-3A86-4898-84B0-4D02F7698EBB}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 10" descr="BCC logo cmyk grey text">
@@ -6081,135 +6549,168 @@
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E66558"/>
     <w:rsid w:val="000243B4"/>
+    <w:rsid w:val="000370E2"/>
     <w:rsid w:val="00054FA8"/>
+    <w:rsid w:val="00063398"/>
     <w:rsid w:val="00066B73"/>
+    <w:rsid w:val="00090039"/>
     <w:rsid w:val="00120AB1"/>
+    <w:rsid w:val="00187F48"/>
+    <w:rsid w:val="001B4A3E"/>
     <w:rsid w:val="001D7A95"/>
-    <w:rsid w:val="001E5CA5"/>
     <w:rsid w:val="001E7AEA"/>
-    <w:rsid w:val="00203DEF"/>
     <w:rsid w:val="00221AEC"/>
     <w:rsid w:val="00221E5C"/>
-    <w:rsid w:val="002374BB"/>
     <w:rsid w:val="00265D54"/>
     <w:rsid w:val="002660F1"/>
+    <w:rsid w:val="0027416E"/>
     <w:rsid w:val="002C205B"/>
+    <w:rsid w:val="002C2878"/>
     <w:rsid w:val="002D6843"/>
-    <w:rsid w:val="002E24CE"/>
     <w:rsid w:val="002E5BE5"/>
     <w:rsid w:val="00324CFF"/>
     <w:rsid w:val="0037437C"/>
+    <w:rsid w:val="00376C4E"/>
+    <w:rsid w:val="003845DD"/>
+    <w:rsid w:val="00386F06"/>
     <w:rsid w:val="004044AA"/>
-    <w:rsid w:val="00493122"/>
+    <w:rsid w:val="00450F91"/>
+    <w:rsid w:val="004961DF"/>
     <w:rsid w:val="004B793D"/>
     <w:rsid w:val="004C49AE"/>
-    <w:rsid w:val="00586F7A"/>
+    <w:rsid w:val="004F4775"/>
+    <w:rsid w:val="0053666A"/>
+    <w:rsid w:val="00581C11"/>
+    <w:rsid w:val="005A486E"/>
     <w:rsid w:val="005D5E8F"/>
-    <w:rsid w:val="005F059C"/>
+    <w:rsid w:val="00603BC2"/>
     <w:rsid w:val="006070F1"/>
     <w:rsid w:val="00634238"/>
     <w:rsid w:val="00635FBC"/>
-    <w:rsid w:val="006519D0"/>
+    <w:rsid w:val="00662EB5"/>
+    <w:rsid w:val="006A12CF"/>
     <w:rsid w:val="006E6B4A"/>
     <w:rsid w:val="006E7FB1"/>
     <w:rsid w:val="00704773"/>
+    <w:rsid w:val="00707AD7"/>
+    <w:rsid w:val="00717747"/>
     <w:rsid w:val="00735F9D"/>
     <w:rsid w:val="00741B9E"/>
+    <w:rsid w:val="0078703A"/>
+    <w:rsid w:val="00792829"/>
+    <w:rsid w:val="007A6AF7"/>
     <w:rsid w:val="007C2F04"/>
-    <w:rsid w:val="008D4DC1"/>
+    <w:rsid w:val="00857FB8"/>
+    <w:rsid w:val="008A30C2"/>
+    <w:rsid w:val="008C39D4"/>
+    <w:rsid w:val="008D3A4B"/>
+    <w:rsid w:val="008E138E"/>
     <w:rsid w:val="008F0508"/>
     <w:rsid w:val="009258B2"/>
+    <w:rsid w:val="00933ED6"/>
+    <w:rsid w:val="009667B6"/>
     <w:rsid w:val="009D71E8"/>
+    <w:rsid w:val="009E28C5"/>
     <w:rsid w:val="00A24DF7"/>
     <w:rsid w:val="00A5092D"/>
+    <w:rsid w:val="00A54524"/>
+    <w:rsid w:val="00A66FE6"/>
+    <w:rsid w:val="00A733C9"/>
     <w:rsid w:val="00A8741C"/>
-    <w:rsid w:val="00B63553"/>
+    <w:rsid w:val="00B66509"/>
     <w:rsid w:val="00B84CAE"/>
     <w:rsid w:val="00B8525C"/>
-    <w:rsid w:val="00BA2DC4"/>
     <w:rsid w:val="00C33E6D"/>
     <w:rsid w:val="00C537A6"/>
     <w:rsid w:val="00C657C9"/>
     <w:rsid w:val="00CA5D67"/>
     <w:rsid w:val="00CC253E"/>
     <w:rsid w:val="00CE7847"/>
     <w:rsid w:val="00D06874"/>
     <w:rsid w:val="00D33FE5"/>
-    <w:rsid w:val="00DA1162"/>
+    <w:rsid w:val="00D348F5"/>
+    <w:rsid w:val="00D77EFB"/>
+    <w:rsid w:val="00E34258"/>
+    <w:rsid w:val="00E504BF"/>
     <w:rsid w:val="00E51CA0"/>
     <w:rsid w:val="00E66558"/>
     <w:rsid w:val="00E814F0"/>
     <w:rsid w:val="00EA721B"/>
+    <w:rsid w:val="00EC6C1C"/>
+    <w:rsid w:val="00F456EA"/>
+    <w:rsid w:val="00FF694F"/>
+    <w:rsid w:val="1B9BF8F5"/>
+    <w:rsid w:val="7144C8A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A7D54B1"/>
-  <w15:docId w15:val="{62148E6B-690E-419F-B9E3-93CF2A6DF927}"/>
+  <w15:docId w15:val="{972838B8-0E8D-406F-944C-209C0602851F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7872,59 +8373,75 @@
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO34">
     <w:name w:val="LFO34"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="LFO36">
     <w:name w:val="LFO36"/>
     <w:basedOn w:val="NoList"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="009E28C5"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/files/documents/9987-graduated-response-guidance-handbook/file" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/files/documents/9987-graduated-response-guidance-handbook/file" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/files/documents/4038-bcc-ordinarily-available-provision/file" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bristol.gov.uk/files/documents/4038-bcc-ordinarily-available-provision/file" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8184,291 +8701,168 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...57 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="19d215d3-1cde-4422-9399-fd972d44f24f">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3ef1bdcf-d666-41c0-ade2-adc63f3af01a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="d373b4a9-5e9c-4a91-95b1-33b421fa774e" xsi:nil="true"/>
-[...5 lines deleted...]
-    </_dlc_DocIdUrl>
+    <TaxCatchAll xmlns="ad4312c4-0de2-469b-bb45-548bd8790e0d" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="3ef1bdcf-d666-41c0-ade2-adc63f3af01a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="19d215d3-1cde-4422-9399-fd972d44f24f"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072C67BDCB9CF384D9A936977ADE63F8D" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7fb57c5f00c0a347dfe01a80a3b63fc5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3ef1bdcf-d666-41c0-ade2-adc63f3af01a" xmlns:ns3="ad4312c4-0de2-469b-bb45-548bd8790e0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e558127b875ccc0cf4a13ee4919aecda" ns2:_="" ns3:_="">
+    <xsd:import namespace="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
+    <xsd:import namespace="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d373b4a9-5e9c-4a91-95b1-33b421fa774e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3ef1bdcf-d666-41c0-ade2-adc63f3af01a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ecf50c9d-bc8f-48ed-ba3c-7168a5cdc8d7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...6 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="18" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c08aaa6a-85a1-46bf-8f48-be01b032284e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d373b4a9-5e9c-4a91-95b1-33b421fa774e">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ad4312c4-0de2-469b-bb45-548bd8790e0d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{521c191e-311d-4ad3-8414-ce5368b6fc09}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ad4312c4-0de2-469b-bb45-548bd8790e0d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...63 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -8526,200 +8920,187 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A6D1B89-D0EE-46A2-89AD-D7EB85E65561}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2406E72A-ABB8-4857-85EF-512BFE6975B9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28B89259-FB7D-4DB7-BA22-6C72437F339D}">
-[...24 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73F64894-203D-4D59-B575-70031F1A72AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFABB38E-5A7A-44F1-B0C5-9B57FEB8516E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="d373b4a9-5e9c-4a91-95b1-33b421fa774e"/>
-    <ds:schemaRef ds:uri="19d215d3-1cde-4422-9399-fd972d44f24f"/>
+    <ds:schemaRef ds:uri="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
+    <ds:schemaRef ds:uri="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A6D1B89-D0EE-46A2-89AD-D7EB85E65561}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2227</Characters>
+  <Pages>5</Pages>
+  <Words>467</Words>
+  <Characters>2506</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>101</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>192</Lines>
+  <Paragraphs>99</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2546</CharactersWithSpaces>
+  <CharactersWithSpaces>2890</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pupil premium strategy statement</dc:title>
   <dc:subject/>
   <dc:creator>Publishing.TEAM@education.gsi.gov.uk</dc:creator>
+  <cp:keywords/>
   <dc:description>Master-ET-v3.8</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>IWP Document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101000E224CA91E116143B8FCFCF5563A627D</vt:lpwstr>
+    <vt:lpwstr>0x01010072C67BDCB9CF384D9A936977ADE63F8D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="IWPGroupOOB">
     <vt:lpwstr>Communications Directorate</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>50e8e5b3-4611-47ca-b078-44c2cbff9460</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="IWPOrganisationalUnit">
     <vt:lpwstr>3;#DfE|cc08a6d4-dfde-4d0f-bd85-069ebcef80d5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="IWPOwner">
     <vt:lpwstr>1;#DfE|a484111e-5b24-4ad9-9778-c536c8c88985</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="IWPSubject">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="IWPFunction">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="IWPSiteType">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="IWPRightsProtectiveMarking">
     <vt:lpwstr>2;#Official|0884c477-2e62-47ea-b19c-5af6e91124c5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Site">
     <vt:lpwstr>22;#Communic​ati​ons|60b3cc5e-d979-4a7a-b73d-c058e341a548</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ClassificationContentMarkingFooterShapeIds">
-    <vt:lpwstr>48531deb,256b7c9e,3cc18be</vt:lpwstr>
+    <vt:lpwstr>6c8d3bdb,f5850bd,3113babd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
-    <vt:lpwstr>2026-02-23T12:04:26Z</vt:lpwstr>
+    <vt:lpwstr>2026-01-23T16:37:22Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
     <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
     <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
-    <vt:lpwstr>0ae3cfa3-c72b-45d5-b80c-632c2be569e2</vt:lpwstr>
+    <vt:lpwstr>52318f65-0a7c-4d4c-9ad5-edfc8d94217c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>