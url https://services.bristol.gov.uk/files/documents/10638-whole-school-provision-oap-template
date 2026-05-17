--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -11,59 +11,59 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:bookmarkStart w:id="0" w:name="_Toc400361362"/>
+    <w:bookmarkStart w:id="1" w:name="_Toc443397153"/>
+    <w:bookmarkStart w:id="2" w:name="_Toc357771638"/>
+    <w:bookmarkStart w:id="3" w:name="_Toc346793416"/>
+    <w:bookmarkStart w:id="4" w:name="_Toc328122777"/>
     <w:p w14:paraId="2A7D54B1" w14:textId="6CF82088" w:rsidR="00E66558" w:rsidRDefault="009D71E8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc400361362"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc328122777"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A7D54B2" wp14:editId="2BE08785">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>519955</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6000115" cy="676275"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 2">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -142,100 +142,100 @@
                               <w:spacing w:before="120" w:after="120"/>
                               <w:outlineLvl w:val="1"/>
                               <w:rPr>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" compatLnSpc="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
-              <v:shapetype w14:anchorId="2A7D54B2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="2A7D54B2">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:40.95pt;width:472.45pt;height:53.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCL31DV5wEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCXFojTrE1yDCg&#10;2Apk+wBZlmIDsqRRSuzs60fJXpKufRpmA7Io0oeHh9T6YegUOQlwrdElzWYpJUJzU7f6UNIf33cf&#10;7ihxnumaKaNFSc/C0YfN+3fr3hYiN41RtQCCINoVvS1p470tksTxRnTMzYwVGp3SQMc8mnBIamA9&#10;oncqydN0mfQGaguGC+fwdDs66SbiSym4/yalE56okiI3H1eIaxXWZLNmxQGYbVo+0WD/wKJjrcak&#10;F6gt84wcoX0F1bUcjDPSz7jpEiNly0WsAavJ0r+q2TfMilgLiuPsRSb3/2D519PePgPxwyczYAOD&#10;IL11hcPDUM8goQtfZErQjxKeL7KJwROOh8s0TbNsQQlH33K1zFeLAJNc/7bg/GdhOhI2JQVsS1SL&#10;nZ6cH0P/hIRkzqi23rVKRQMO1aMCcmLYwl0e3gn9RZjSpC/p/SK/i8gvfO4WAsni8xZEoLBlrhlT&#10;RYQpTGks5ypL2PmhGiatKlOfUUK8BVhbY+AXJT1OVEndzyMDQYn6orFl99l8HkYwGvPFKkcDbj3V&#10;rYdpjlAl5R4oGY1HPw4uTo5l/knvLQ+9CCJp8/HojWyjmIHeyGlijbMT2zHNeRjOWztGXW/j5jcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQBjI4RC3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8Qw&#10;EIXvgv8hjODNTbsU6damiywIIl5cV/CYNrNN2WRSmnS3+usdT3p7w3u89029XbwTZ5ziEEhBvspA&#10;IHXBDNQrOLw/3ZUgYtJktAuECr4wwra5vqp1ZcKF3vC8T73gEoqVVmBTGispY2fR67gKIxJ7xzB5&#10;nficemkmfeFy7+Q6y+6l1wPxgtUj7ix2p/3sFXx+L3lbpNfjM37Y9UvXz253mpW6vVkeH0AkXNJf&#10;GH7xGR0aZmrDTCYKp4AfSQrKfAOC3U1RsGg5VpYFyKaW//mbHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCL31DV5wEAANUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBjI4RC3QAAAAcBAAAPAAAAAAAAAAAAAAAAAEEEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" fillcolor="#f2f2f2" strokeweight=".26467mm">
+              <v:shape id="Text Box 2" style="position:absolute;margin-left:0;margin-top:40.95pt;width:472.45pt;height:53.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" fillcolor="#f2f2f2" strokeweight=".26467mm" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCL31DV5wEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCXFojTrE1yDCg&#10;2Apk+wBZlmIDsqRRSuzs60fJXpKufRpmA7Io0oeHh9T6YegUOQlwrdElzWYpJUJzU7f6UNIf33cf&#10;7ihxnumaKaNFSc/C0YfN+3fr3hYiN41RtQCCINoVvS1p470tksTxRnTMzYwVGp3SQMc8mnBIamA9&#10;oncqydN0mfQGaguGC+fwdDs66SbiSym4/yalE56okiI3H1eIaxXWZLNmxQGYbVo+0WD/wKJjrcak&#10;F6gt84wcoX0F1bUcjDPSz7jpEiNly0WsAavJ0r+q2TfMilgLiuPsRSb3/2D519PePgPxwyczYAOD&#10;IL11hcPDUM8goQtfZErQjxKeL7KJwROOh8s0TbNsQQlH33K1zFeLAJNc/7bg/GdhOhI2JQVsS1SL&#10;nZ6cH0P/hIRkzqi23rVKRQMO1aMCcmLYwl0e3gn9RZjSpC/p/SK/i8gvfO4WAsni8xZEoLBlrhlT&#10;RYQpTGks5ypL2PmhGiatKlOfUUK8BVhbY+AXJT1OVEndzyMDQYn6orFl99l8HkYwGvPFKkcDbj3V&#10;rYdpjlAl5R4oGY1HPw4uTo5l/knvLQ+9CCJp8/HojWyjmIHeyGlijbMT2zHNeRjOWztGXW/j5jcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQBjI4RC3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8Qw&#10;EIXvgv8hjODNTbsU6damiywIIl5cV/CYNrNN2WRSmnS3+usdT3p7w3u89029XbwTZ5ziEEhBvspA&#10;IHXBDNQrOLw/3ZUgYtJktAuECr4wwra5vqp1ZcKF3vC8T73gEoqVVmBTGispY2fR67gKIxJ7xzB5&#10;nficemkmfeFy7+Q6y+6l1wPxgtUj7ix2p/3sFXx+L3lbpNfjM37Y9UvXz253mpW6vVkeH0AkXNJf&#10;GH7xGR0aZmrDTCYKp4AfSQrKfAOC3U1RsGg5VpYFyKaW//mbHwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCL31DV5wEAANUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBjI4RC3QAAAAcBAAAPAAAAAAAAAAAAAAAAAEEEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2A7D54B4" w14:textId="3C852FCB" w:rsidR="00E66558" w:rsidRPr="00634238" w:rsidRDefault="009D71E8">
+                    <w:p w:rsidRPr="00634238" w:rsidR="00E66558" w:rsidRDefault="009D71E8" w14:paraId="2A7D54B4" w14:textId="3C852FCB">
                       <w:pPr>
                         <w:keepNext/>
                         <w:spacing w:before="120" w:after="120"/>
                         <w:outlineLvl w:val="1"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00634238">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve">Before completing this template, </w:t>
                       </w:r>
                       <w:r w:rsidR="00B8525C">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>please</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00634238">
                         <w:rPr>
                           <w:bCs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00634238">
                         <w:rPr>
                           <w:bCs/>
                           <w:color w:val="auto"/>
                         </w:rPr>
                         <w:t xml:space="preserve">read </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId11" w:history="1">
+                      <w:hyperlink w:history="1" r:id="rId11">
                         <w:r w:rsidR="00B8525C">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>Ordinarily Available Provision, Bristol's Local SEND Offer</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="2A7D54B6" w14:textId="77777777" w:rsidR="00E66558" w:rsidRDefault="00E66558">
+                    <w:p w:rsidR="00E66558" w:rsidRDefault="00E66558" w14:paraId="2A7D54B6" w14:textId="77777777">
                       <w:pPr>
                         <w:keepNext/>
                         <w:spacing w:before="120" w:after="120"/>
                         <w:outlineLvl w:val="1"/>
                         <w:rPr>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Toc338167830"/>
       <w:bookmarkStart w:id="6" w:name="_Toc361136403"/>
       <w:bookmarkStart w:id="7" w:name="_Toc364235708"/>
       <w:bookmarkStart w:id="8" w:name="_Toc364235752"/>
@@ -1493,51 +1493,50 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A7D54D8" w14:textId="77777777" w:rsidR="00E66558" w:rsidRDefault="009D71E8">
             <w:pPr>
               <w:pStyle w:val="TableRow"/>
             </w:pPr>
             <w:r>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A7D54E4" w14:textId="21923903" w:rsidR="00E66558" w:rsidRDefault="009D71E8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Part A: </w:t>
       </w:r>
       <w:r w:rsidR="00265D54">
         <w:t>Ordinarily Available Provision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7D54E5" w14:textId="77777777" w:rsidR="00E66558" w:rsidRDefault="009D71E8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc357771640"/>
       <w:bookmarkStart w:id="15" w:name="_Toc346793418"/>
       <w:r>
         <w:t>Statement of intent</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9486" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
@@ -2401,51 +2400,50 @@
     </w:p>
     <w:p w14:paraId="2A06959E" w14:textId="77777777" w:rsidR="00120AB1" w:rsidRDefault="00120AB1">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="104F75"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7D5512" w14:textId="52BEC0E1" w:rsidR="00E66558" w:rsidRPr="00792829" w:rsidRDefault="00704773">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">OAP plan </w:t>
       </w:r>
       <w:r w:rsidR="00792829" w:rsidRPr="00792829">
         <w:t>academic year 202---</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7D5513" w14:textId="158315E8" w:rsidR="00E66558" w:rsidRPr="00704773" w:rsidRDefault="009D71E8">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00704773">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This details how we intend to </w:t>
       </w:r>
       <w:r w:rsidR="00324CFF" w:rsidRPr="00704773">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>allocate</w:t>
       </w:r>
@@ -3981,76 +3979,89 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="104F75"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7792"/>
         <w:gridCol w:w="1694"/>
       </w:tblGrid>
       <w:tr w:rsidR="00792829" w14:paraId="21AF4C3C" w14:textId="77777777" w:rsidTr="00792829">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="52C0A1F0" w14:textId="17EDB0B2" w:rsidR="00792829" w:rsidRDefault="00792829" w:rsidP="00A24DF7">
+          <w:p w14:paraId="52C0A1F0" w14:textId="608A7898" w:rsidR="00792829" w:rsidRPr="00E004E6" w:rsidRDefault="00E004E6" w:rsidP="00E004E6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="104F75"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00792829">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
+              <w:t>a.</w:t>
+            </w:r>
+            <w:r w:rsidR="00934517">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00792829" w:rsidRPr="00E004E6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
-            <w:r w:rsidRPr="00792829">
+            <w:r w:rsidR="00792829" w:rsidRPr="00E004E6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
               </w:rPr>
-              <w:t>cost (insert sum of 4 amounts stated above)</w:t>
+              <w:t>cost (insert sum of 4 amounts above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FCF6055" w14:textId="06E322F4" w:rsidR="00792829" w:rsidRDefault="00792829" w:rsidP="00A24DF7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="104F75"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6822BC4E" w14:textId="1FB60C66" w:rsidR="00A24DF7" w:rsidRPr="00792829" w:rsidRDefault="00A24DF7" w:rsidP="00A24DF7">
       <w:pPr>
         <w:rPr>
@@ -4060,111 +4071,135 @@
           <w:color w:val="104F75"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2371"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2545"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E28C5" w14:paraId="760750B9" w14:textId="77777777" w:rsidTr="7144C8A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4DABD2A8" w14:textId="29D48986" w:rsidR="009E28C5" w:rsidRPr="009E28C5" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
-            <w:pPr>
+          <w:p w14:paraId="4DABD2A8" w14:textId="5341844D" w:rsidR="009E28C5" w:rsidRPr="00900172" w:rsidRDefault="009E28C5" w:rsidP="00900172">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E28C5">
+            <w:r w:rsidRPr="00900172">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Element 2 contributions for children with EHCPs</w:t>
+              <w:t xml:space="preserve">Element 2 contributions </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE5F3D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>towards EHCP section F provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4955" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="200835DE" w14:textId="4DD0A035" w:rsidR="009E28C5" w:rsidRPr="009E28C5" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
-            <w:pPr>
+          <w:p w14:paraId="200835DE" w14:textId="6B6E5741" w:rsidR="009E28C5" w:rsidRPr="00900172" w:rsidRDefault="009E28C5" w:rsidP="00900172">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="104F75"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E28C5">
+            <w:r w:rsidRPr="00900172">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Differences between funding allocated and cost of section F provision</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E28C5" w14:paraId="7CDFFB6F" w14:textId="77777777" w:rsidTr="7144C8A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="11B0C990" w14:textId="20D9CE24" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+          <w:p w14:paraId="11B0C990" w14:textId="76958C68" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B4A3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of EHCPs</w:t>
+            </w:r>
+            <w:r w:rsidR="00402E60">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> x £6,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="463152A2" w14:textId="69DAB162" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6D3BE8F7" w14:textId="7186C6A7" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -4180,373 +4215,479 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E653CF3" w14:textId="77777777" w:rsidR="009E28C5" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="104F75"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E28C5" w14:paraId="2CE7A7EF" w14:textId="77777777" w:rsidTr="7144C8A3">
         <w:trPr>
           <w:trHeight w:val="837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2371" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="66A587CD" w14:textId="390D1858" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+          <w:p w14:paraId="66A587CD" w14:textId="3759780E" w:rsidR="00CF330B" w:rsidRPr="001B4A3E" w:rsidRDefault="00CF0F7B" w:rsidP="00A24DF7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B4A3E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Total contributions</w:t>
-[...9 lines deleted...]
-            <w:pPr>
+              <w:t>Minus group provisions</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF330B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> (If applicable – if not place 0 here)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7757A6E6" w14:textId="589DDD27" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="78AAC72D" w14:textId="42DA4F28" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+          <w:p w14:paraId="78AAC72D" w14:textId="34C4CE9B" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B4A3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total element 3 funding</w:t>
+            </w:r>
+            <w:r w:rsidR="00C571C8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> received</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AA812D7" w14:textId="77777777" w:rsidR="009E28C5" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="104F75"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E28C5" w14:paraId="199DD356" w14:textId="77777777" w:rsidTr="7144C8A3">
+      <w:tr w:rsidR="009E28C5" w14:paraId="199DD356" w14:textId="77777777" w:rsidTr="00CF0F7B">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2371" w:type="dxa"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="449BD8EC" w14:textId="42CBBB3E" w:rsidR="009E28C5" w:rsidRPr="00A60B9D" w:rsidRDefault="006E129C" w:rsidP="00A60B9D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00A60B9D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Total element 2 contributions</w:t>
+            </w:r>
+            <w:r w:rsidR="26B7985E" w:rsidRPr="00A60B9D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DDBC17" w14:textId="77777777" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3A85767A" w14:textId="167A6BD0" w:rsidR="009E28C5" w:rsidRPr="001B4A3E" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
-            <w:pPr>
+          <w:p w14:paraId="3A85767A" w14:textId="665B5D61" w:rsidR="009E28C5" w:rsidRPr="00900172" w:rsidRDefault="009E28C5" w:rsidP="00900172">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B4A3E">
+            <w:r w:rsidRPr="00900172">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Difference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D1F0209" w14:textId="77777777" w:rsidR="009E28C5" w:rsidRDefault="009E28C5" w:rsidP="00A24DF7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="104F75"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00792829" w14:paraId="179671FD" w14:textId="77777777" w:rsidTr="7144C8A3">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7F789A8F" w14:textId="18D6988E" w:rsidR="00792829" w:rsidRPr="001B4A3E" w:rsidRDefault="00792829" w:rsidP="00A24DF7">
+          <w:p w14:paraId="7F789A8F" w14:textId="6E102F9E" w:rsidR="004E068E" w:rsidRPr="001B4A3E" w:rsidRDefault="00F47B31" w:rsidP="004E068E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B4A3E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Total cost for EHCP contributions</w:t>
+              <w:t xml:space="preserve">Total of </w:t>
+            </w:r>
+            <w:r w:rsidR="00900172">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. and </w:t>
+            </w:r>
+            <w:r w:rsidR="00900172">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="006E129C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50CE5B6E" w14:textId="50DD037A" w:rsidR="00792829" w:rsidRDefault="006A12CF" w:rsidP="00A24DF7">
+          <w:p w14:paraId="50CE5B6E" w14:textId="62A94F87" w:rsidR="00792829" w:rsidRPr="00900172" w:rsidRDefault="00792829" w:rsidP="00900172">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="104F75"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47FF71F7" w14:textId="4F64531D" w:rsidR="007A6AF7" w:rsidRDefault="009E28C5" w:rsidP="009E28C5">
       <w:r w:rsidRPr="009E28C5">
         <w:t>* Minus element 2 £6,000 contribution</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4743"/>
         <w:gridCol w:w="4743"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00792829" w14:paraId="22DB2C85" w14:textId="77777777" w:rsidTr="00792829">
+      <w:tr w:rsidR="00792829" w14:paraId="22DB2C85" w14:textId="77777777" w:rsidTr="7AA39EED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9486" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6BAB39F4" w14:textId="11024F24" w:rsidR="00792829" w:rsidRPr="00792829" w:rsidRDefault="00792829" w:rsidP="009E28C5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00792829">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Overview of funding breakdown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00792829" w14:paraId="1792DE2D" w14:textId="77777777" w:rsidTr="00792829">
+      <w:tr w:rsidR="00792829" w14:paraId="1792DE2D" w14:textId="77777777" w:rsidTr="7AA39EED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4D47ACED" w14:textId="52F95DDC" w:rsidR="00792829" w:rsidRPr="001B4A3E" w:rsidRDefault="00792829" w:rsidP="009E28C5">
+          <w:p w14:paraId="4D47ACED" w14:textId="000EEDA4" w:rsidR="00792829" w:rsidRPr="001B4A3E" w:rsidRDefault="00792829" w:rsidP="009E28C5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B4A3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SEND notional budget</w:t>
             </w:r>
+            <w:r w:rsidR="00E143AB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (amount allocated to school)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51C1EC4B" w14:textId="77777777" w:rsidR="00792829" w:rsidRDefault="00792829" w:rsidP="009E28C5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00792829" w14:paraId="6C34E91D" w14:textId="77777777" w:rsidTr="00792829">
+      <w:tr w:rsidR="00792829" w14:paraId="6C34E91D" w14:textId="77777777" w:rsidTr="7AA39EED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="78623185" w14:textId="57B4A59C" w:rsidR="00792829" w:rsidRPr="001B4A3E" w:rsidRDefault="00792829" w:rsidP="009E28C5">
+          <w:p w14:paraId="07447CBF" w14:textId="77777777" w:rsidR="000603E6" w:rsidRDefault="00792829" w:rsidP="009E28C5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B4A3E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total cost of provision</w:t>
             </w:r>
+            <w:r w:rsidR="00E143AB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78623185" w14:textId="6760CA79" w:rsidR="00900172" w:rsidRPr="001B4A3E" w:rsidRDefault="000603E6" w:rsidP="009E28C5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(a + total of b and c)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A12BEF7" w14:textId="77777777" w:rsidR="00792829" w:rsidRDefault="00792829" w:rsidP="009E28C5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00792829" w14:paraId="263E8792" w14:textId="77777777" w:rsidTr="00792829">
+      <w:tr w:rsidR="00792829" w14:paraId="263E8792" w14:textId="77777777" w:rsidTr="7AA39EED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="46D5953C" w14:textId="2E171EC8" w:rsidR="00792829" w:rsidRPr="001B4A3E" w:rsidRDefault="00792829" w:rsidP="009E28C5">
+          <w:p w14:paraId="0764AA2D" w14:textId="363477C4" w:rsidR="00792829" w:rsidRPr="001B4A3E" w:rsidRDefault="6C040312" w:rsidP="7AA39EED">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B4A3E">
+            <w:r w:rsidRPr="7AA39EED">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Difference</w:t>
+              <w:t xml:space="preserve">Difference </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D5953C" w14:textId="7B26A4AA" w:rsidR="00792829" w:rsidRPr="001B4A3E" w:rsidRDefault="6C040312" w:rsidP="7AA39EED">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AA39EED">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Is there an over or under spend?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4743" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ACAEEF9" w14:textId="77777777" w:rsidR="00792829" w:rsidRDefault="00792829" w:rsidP="009E28C5"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DD51213" w14:textId="77777777" w:rsidR="00792829" w:rsidRPr="009E28C5" w:rsidRDefault="00792829" w:rsidP="009E28C5"/>
-    <w:p w14:paraId="2A7D5542" w14:textId="743D20DD" w:rsidR="00E66558" w:rsidRPr="00792829" w:rsidRDefault="009D71E8" w:rsidP="00A24DF7">
+    <w:p w14:paraId="541014CA" w14:textId="7A756770" w:rsidR="7AA39EED" w:rsidRDefault="7AA39EED" w:rsidP="7AA39EED">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00792829">
+    </w:p>
+    <w:p w14:paraId="2A7D5542" w14:textId="1C597B98" w:rsidR="00E66558" w:rsidRPr="00792829" w:rsidRDefault="009D71E8" w:rsidP="7AA39EED">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AA39EED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Part B: Review of outcomes in the previous academic year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7D5543" w14:textId="7305CC5A" w:rsidR="00E66558" w:rsidRDefault="002D6843">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Ordinarily Available Provision</w:t>
       </w:r>
       <w:r w:rsidR="009D71E8">
         <w:t xml:space="preserve"> strategy outcomes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7D5544" w14:textId="2B41F144" w:rsidR="00E66558" w:rsidRDefault="009D71E8">
       <w:r>
         <w:t xml:space="preserve">This details the impact that our </w:t>
       </w:r>
       <w:r w:rsidR="002D6843">
         <w:t>OAP</w:t>
       </w:r>
@@ -4666,170 +4807,187 @@
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>What data measures were used to evidence this?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A7D5546" w14:textId="7F3365D1" w:rsidR="00221AEC" w:rsidRPr="00CA5D67" w:rsidRDefault="002C205B">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Which provisions have been the least effective and why?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:tbl>
     <w:p w14:paraId="2A7D5564" w14:textId="70CE0A16" w:rsidR="00E66558" w:rsidRDefault="00E66558"/>
     <w:p w14:paraId="2B65ECB3" w14:textId="77777777" w:rsidR="00704773" w:rsidRDefault="00704773"/>
     <w:sectPr w:rsidR="00704773">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1276" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D85C2A3" w14:textId="77777777" w:rsidR="00662EB5" w:rsidRDefault="00662EB5">
+    <w:p w14:paraId="66DBE491" w14:textId="77777777" w:rsidR="007C3861" w:rsidRDefault="007C3861">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12F1BC4F" w14:textId="77777777" w:rsidR="00662EB5" w:rsidRDefault="00662EB5">
+    <w:p w14:paraId="5026702A" w14:textId="77777777" w:rsidR="007C3861" w:rsidRDefault="007C3861">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marlett">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59C53219" w14:textId="30958D36" w:rsidR="00F456EA" w:rsidRDefault="00F456EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74570FB5" wp14:editId="55F6D266">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
@@ -4877,73 +5035,73 @@
                           <w:r w:rsidRPr="00F456EA">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:shapetype w14:anchorId="74570FB5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="74570FB5">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.65pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa1jMMDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayuVmNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt22nYRaZI+pF8fFrc9VqRo3C+BVPR6SSnRBgOdWv2Ff3+sv7w&#10;mRIfmKmZAiMqehKe3i3fv1t0thQzaEDVwhEEMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQJe3T6rHesQ&#10;Xatsluc3WQeutg648B69D0OQLhO+lIKHJym9CERVFHsL6XTp3MUzWy5YuXfMNi0f22D/0IVmrcGi&#10;F6gHFhg5uPYPKN1yBx5kmHDQGUjZcpFmwGmm+Ztptg2zIs2C5Hh7ocn/P1j+eNzaZ0dC/wV6XGAk&#10;pLO+9OiM8/TS6fjFTgnGkcLThTbRB8LROZ/P5rcFJRxDH+c3RVFElOz6s3U+fBWgSTQq6nAriSx2&#10;3PgwpJ5TYi0D61aptBllfnMgZvRk1w6jFfpdP7a9g/qE0zgYFu0tX7dYc8N8eGYON4sDoFrDEx5S&#10;QVdRGC1KGnA//uaP+Ug4RinpUCkVNShlStQ3g4uYFZ/yPCor3dBwZ2OXjOltXsS4Oeh7QBFO8T1Y&#10;nsyYHNTZlA70K4p5FathiBmONSu6O5v3YdAtPgYuVquUhCKyLGzM1vIIHcmKTL70r8zZke6Ae3qE&#10;s5ZY+Yb1ITf+6e3qEJD7tJJI7MDmyDcKMC11fCxR4b/eU9b1SS9/AgAA//8DAFBLAwQUAAYACAAA&#10;ACEALdeT4NoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOgwgQ4lQV&#10;PxVXAhIcnXgbR43XId626dvjcoHLSqMZzXxbrCbXiwOOofOkYLlIQCA13nTUKvh4f7m6AxFYk9G9&#10;J1RwwgCrcnZR6Nz4I73hoeJWxBIKuVZgmYdcytBYdDos/IAUva0fneYox1aaUR9juetlmiSZdLqj&#10;uGD1gI8Wm121dwqyp83aDp/Z1/c2Da+h9juu/LNSl/Np/QCCceK/MJzxIzqUkan2ezJB9AriI/x7&#10;z166vAVRK7i5vwZZFvI/fPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2tYzDA8CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALdeT4NoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1027" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.65pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa1jMMDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayuVmNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt22nYRaZI+pF8fFrc9VqRo3C+BVPR6SSnRBgOdWv2Ff3+sv7w&#10;mRIfmKmZAiMqehKe3i3fv1t0thQzaEDVwhEEMb7sbEWbEGyZZZ43QjM/ASsMBiU4zQJe3T6rHesQ&#10;Xatsluc3WQeutg648B69D0OQLhO+lIKHJym9CERVFHsL6XTp3MUzWy5YuXfMNi0f22D/0IVmrcGi&#10;F6gHFhg5uPYPKN1yBx5kmHDQGUjZcpFmwGmm+Ztptg2zIs2C5Hh7ocn/P1j+eNzaZ0dC/wV6XGAk&#10;pLO+9OiM8/TS6fjFTgnGkcLThTbRB8LROZ/P5rcFJRxDH+c3RVFElOz6s3U+fBWgSTQq6nAriSx2&#10;3PgwpJ5TYi0D61aptBllfnMgZvRk1w6jFfpdP7a9g/qE0zgYFu0tX7dYc8N8eGYON4sDoFrDEx5S&#10;QVdRGC1KGnA//uaP+Ug4RinpUCkVNShlStQ3g4uYFZ/yPCor3dBwZ2OXjOltXsS4Oeh7QBFO8T1Y&#10;nsyYHNTZlA70K4p5FathiBmONSu6O5v3YdAtPgYuVquUhCKyLGzM1vIIHcmKTL70r8zZke6Ae3qE&#10;s5ZY+Yb1ITf+6e3qEJD7tJJI7MDmyDcKMC11fCxR4b/eU9b1SS9/AgAA//8DAFBLAwQUAAYACAAA&#10;ACEALdeT4NoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOgwgQ4lQV&#10;PxVXAhIcnXgbR43XId626dvjcoHLSqMZzXxbrCbXiwOOofOkYLlIQCA13nTUKvh4f7m6AxFYk9G9&#10;J1RwwgCrcnZR6Nz4I73hoeJWxBIKuVZgmYdcytBYdDos/IAUva0fneYox1aaUR9juetlmiSZdLqj&#10;uGD1gI8Wm121dwqyp83aDp/Z1/c2Da+h9juu/LNSl/Np/QCCceK/MJzxIzqUkan2ezJB9AriI/x7&#10;z166vAVRK7i5vwZZFvI/fPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2tYzDA8CAAAa&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALdeT4NoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="354C6D85" w14:textId="50126A72" w:rsidR="00F456EA" w:rsidRPr="00F456EA" w:rsidRDefault="00F456EA" w:rsidP="00F456EA">
+                  <w:p w:rsidRPr="00F456EA" w:rsidR="00F456EA" w:rsidP="00F456EA" w:rsidRDefault="00F456EA" w14:paraId="354C6D85" w14:textId="50126A72">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F456EA">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E7A8754" w14:textId="068207CA" w:rsidR="001D7A95" w:rsidRDefault="00F456EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
@@ -5008,73 +5166,73 @@
                           <w:r w:rsidRPr="00F456EA">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:shapetype w14:anchorId="4571934B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="4571934B">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:60.85pt;height:29.65pt;z-index:251658243;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhP2l6EgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdKk4Ey4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo80zSnohVrurvYxM5zd9lqRvXC+BVPR8SinRBgOdWu2Ff31vPxy&#10;TYkPzNRMgREVPQhPb+efP806W4oJNKBq4QgWMb7sbEWbEGyZZZ43QjM/AisMBiU4zQJe3TarHeuw&#10;ulbZJM+vsg5cbR1w4T1674cgnaf6UgoeHqX0IhBVUZwtpNOlcxPPbD5j5dYx27T8OAb7wBSatQab&#10;nkvds8DIzrX/lNItd+BBhhEHnYGULRdpB9xmnL/ZZt0wK9IuCI63Z5j8/yvLH/Zr++RI6L9DjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8nGETfSAcndPpZHpTUMIx9HV6VRRFrJJdfrbOhx8CNIlGRR2yksBi&#10;+5UPQ+opJfYysGyVSswo85cDa0ZPdpkwWqHf9KStX02/gfqASzkY+PaWL1tsvWI+PDGHBOMeKNrw&#10;iIdU0FUUjhYlDbjf7/ljPuKOUUo6FExFDSqaEvXTIB+T4lueR4GlGxruZGySMb7Jixg3O30HqMUx&#10;PgvLkxmTgzqZ0oF+QU0vYjcMMcOxZ0U3J/MuDPLFN8HFYpGSUEuWhZVZWx5LR8wioM/9C3P2iHpA&#10;uh7gJClWvgF/yI1/ervYBaQgMRPxHdA8wo46TNwe30wU+ut7yrq87PkfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEALdeT4NoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOgwgQ&#10;4lQVPxVXAhIcnXgbR43XId626dvjcoHLSqMZzXxbrCbXiwOOofOkYLlIQCA13nTUKvh4f7m6AxFY&#10;k9G9J1RwwgCrcnZR6Nz4I73hoeJWxBIKuVZgmYdcytBYdDos/IAUva0fneYox1aaUR9juetlmiSZ&#10;dLqjuGD1gI8Wm121dwqyp83aDp/Z1/c2Da+h9juu/LNSl/Np/QCCceK/MJzxIzqUkan2ezJB9Ari&#10;I/x7z166vAVRK7i5vwZZFvI/fPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYT9pehIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALdeT&#10;4NoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:60.85pt;height:29.65pt;z-index:251658243;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhP2l6EgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LdKk4Ey4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo80zSnohVrurvYxM5zd9lqRvXC+BVPR8SinRBgOdWu2Ff31vPxy&#10;TYkPzNRMgREVPQhPb+efP806W4oJNKBq4QgWMb7sbEWbEGyZZZ43QjM/AisMBiU4zQJe3TarHeuw&#10;ulbZJM+vsg5cbR1w4T1674cgnaf6UgoeHqX0IhBVUZwtpNOlcxPPbD5j5dYx27T8OAb7wBSatQab&#10;nkvds8DIzrX/lNItd+BBhhEHnYGULRdpB9xmnL/ZZt0wK9IuCI63Z5j8/yvLH/Zr++RI6L9DjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8nGETfSAcndPpZHpTUMIx9HV6VRRFrJJdfrbOhx8CNIlGRR2yksBi&#10;+5UPQ+opJfYysGyVSswo85cDa0ZPdpkwWqHf9KStX02/gfqASzkY+PaWL1tsvWI+PDGHBOMeKNrw&#10;iIdU0FUUjhYlDbjf7/ljPuKOUUo6FExFDSqaEvXTIB+T4lueR4GlGxruZGySMb7Jixg3O30HqMUx&#10;PgvLkxmTgzqZ0oF+QU0vYjcMMcOxZ0U3J/MuDPLFN8HFYpGSUEuWhZVZWx5LR8wioM/9C3P2iHpA&#10;uh7gJClWvgF/yI1/ervYBaQgMRPxHdA8wo46TNwe30wU+ut7yrq87PkfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEALdeT4NoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOgwgQ&#10;4lQVPxVXAhIcnXgbR43XId626dvjcoHLSqMZzXxbrCbXiwOOofOkYLlIQCA13nTUKvh4f7m6AxFY&#10;k9G9J1RwwgCrcnZR6Nz4I73hoeJWxBIKuVZgmYdcytBYdDos/IAUva0fneYox1aaUR9juetlmiSZ&#10;dLqjuGD1gI8Wm121dwqyp83aDp/Z1/c2Da+h9juu/LNSl/Np/QCCceK/MJzxIzqUkan2ezJB9Ari&#10;I/x7z166vAVRK7i5vwZZFvI/fPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYT9pehIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALdeT&#10;4NoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="062538AC" w14:textId="5CFBC752" w:rsidR="00F456EA" w:rsidRPr="00F456EA" w:rsidRDefault="00F456EA" w:rsidP="00F456EA">
+                  <w:p w:rsidRPr="00F456EA" w:rsidR="00F456EA" w:rsidP="00F456EA" w:rsidRDefault="00F456EA" w14:paraId="062538AC" w14:textId="5CFBC752">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F456EA">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1473895710"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
@@ -5181,107 +5339,107 @@
                           <w:r w:rsidRPr="00F456EA">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
-            <v:shapetype w14:anchorId="08562C34" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="08562C34">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.65pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwqZo4FAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkc7MacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf3h&#10;MyU+MFMzBUZU9CQ8vVu+f7fobClm0ICqhSNYxPiysxVtQrBllnneCM38BKwwGJTgNAt4dfusdqzD&#10;6lplszy/yTpwtXXAhffofRiCdJnqSyl4eJLSi0BURXG2kE6Xzl08s+WClXvHbNPy8xjsH6bQrDXY&#10;9FLqgQVGDq79o5RuuQMPMkw46AykbLlIO+A20/zNNtuGWZF2QXC8vcDk/19Z/njc2mdHQv8FeiQw&#10;AtJZX3p0xn166XT84qQE4wjh6QKb6APh6JzPZ/PbghKOoY/zm6IoYpXs+rN1PnwVoEk0KuqQlQQW&#10;O258GFLHlNjLwLpVKjGjzG8OrBk92XXCaIV+15O2ruhsnH4H9QmXcjDw7S1ft9h6w3x4Zg4Jxj1Q&#10;tOEJD6mgqyicLUoacD/+5o/5iDtGKelQMBU1qGhK1DeDfMyKT3keBZZuaLjR2CVjepsXMW4O+h5Q&#10;i1N8FpYnMyYHNZrSgX5FTa9iNwwxw7FnRXejeR8G+eKb4GK1SkmoJcvCxmwtj6UjZhHQl/6VOXtG&#10;PSBdjzBKipVvwB9y45/erg4BKUjMRHwHNM+wow4Tt+c3E4X+6z1lXV/28icAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAt15Pg2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo06D&#10;CBDiVBU/FVcCEhydeBtHjdch3rbp2+NygctKoxnNfFusJteLA46h86RguUhAIDXedNQq+Hh/uboD&#10;EViT0b0nVHDCAKtydlHo3PgjveGh4lbEEgq5VmCZh1zK0Fh0Oiz8gBS9rR+d5ijHVppRH2O562Wa&#10;JJl0uqO4YPWAjxabXbV3CrKnzdoOn9nX9zYNr6H2O678s1KX82n9AIJx4r8wnPEjOpSRqfZ7MkH0&#10;CuIj/HvPXrq8BVEruLm/BlkW8j98+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwqZo4&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAt&#10;15Pg2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.65pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1029" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwqZo4FAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkc7MacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf3h&#10;MyU+MFMzBUZU9CQ8vVu+f7fobClm0ICqhSNYxPiysxVtQrBllnneCM38BKwwGJTgNAt4dfusdqzD&#10;6lplszy/yTpwtXXAhffofRiCdJnqSyl4eJLSi0BURXG2kE6Xzl08s+WClXvHbNPy8xjsH6bQrDXY&#10;9FLqgQVGDq79o5RuuQMPMkw46AykbLlIO+A20/zNNtuGWZF2QXC8vcDk/19Z/njc2mdHQv8FeiQw&#10;AtJZX3p0xn166XT84qQE4wjh6QKb6APh6JzPZ/PbghKOoY/zm6IoYpXs+rN1PnwVoEk0KuqQlQQW&#10;O258GFLHlNjLwLpVKjGjzG8OrBk92XXCaIV+15O2ruhsnH4H9QmXcjDw7S1ft9h6w3x4Zg4Jxj1Q&#10;tOEJD6mgqyicLUoacD/+5o/5iDtGKelQMBU1qGhK1DeDfMyKT3keBZZuaLjR2CVjepsXMW4O+h5Q&#10;i1N8FpYnMyYHNZrSgX5FTa9iNwwxw7FnRXejeR8G+eKb4GK1SkmoJcvCxmwtj6UjZhHQl/6VOXtG&#10;PSBdjzBKipVvwB9y45/erg4BKUjMRHwHNM+wow4Tt+c3E4X+6z1lXV/28icAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAt15Pg2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo06D&#10;CBDiVBU/FVcCEhydeBtHjdch3rbp2+NygctKoxnNfFusJteLA46h86RguUhAIDXedNQq+Hh/uboD&#10;EViT0b0nVHDCAKtydlHo3PgjveGh4lbEEgq5VmCZh1zK0Fh0Oiz8gBS9rR+d5ijHVppRH2O562Wa&#10;JJl0uqO4YPWAjxabXbV3CrKnzdoOn9nX9zYNr6H2O678s1KX82n9AIJx4r8wnPEjOpSRqfZ7MkH0&#10;CuIj/HvPXrq8BVEruLm/BlkW8j98+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwqZo4&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAt&#10;15Pg2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="455DA737" w14:textId="34E4D39B" w:rsidR="00F456EA" w:rsidRPr="00F456EA" w:rsidRDefault="00F456EA" w:rsidP="00F456EA">
+                  <w:p w:rsidRPr="00F456EA" w:rsidR="00F456EA" w:rsidP="00F456EA" w:rsidRDefault="00F456EA" w14:paraId="455DA737" w14:textId="34E4D39B">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F456EA">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D980EEC" w14:textId="77777777" w:rsidR="00662EB5" w:rsidRDefault="00662EB5">
+    <w:p w14:paraId="269B003D" w14:textId="77777777" w:rsidR="007C3861" w:rsidRDefault="007C3861">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1281897C" w14:textId="77777777" w:rsidR="00662EB5" w:rsidRDefault="00662EB5">
+    <w:p w14:paraId="710FDE99" w14:textId="77777777" w:rsidR="007C3861" w:rsidRDefault="007C3861">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A7D54BC" w14:textId="46D534F8" w:rsidR="00B84CAE" w:rsidRDefault="004B793D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00824009">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C5DEE4C" wp14:editId="1F1162C0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -5335,50 +5493,231 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="485140" cy="492125"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="018744E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB649FF2"/>
+    <w:lvl w:ilvl="0" w:tplc="FF04D388">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="130B3499"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A7C43DC"/>
+    <w:lvl w:ilvl="0" w:tplc="B81CC22E">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1499761E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C86EF6A"/>
     <w:styleLink w:val="LFO6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -5442,51 +5781,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FCE693E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55DC33DE"/>
     <w:styleLink w:val="WWOutlineListStyle"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
@@ -5517,51 +5856,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="212E2A8F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2FCC3E6"/>
     <w:styleLink w:val="LFO34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="DeptOutNumbered"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
@@ -5608,51 +5947,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23C3363D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D738F662"/>
+    <w:lvl w:ilvl="0" w:tplc="8242BBBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25265E8B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B024EA62"/>
     <w:styleLink w:val="WWOutlineListStyle1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
@@ -5688,51 +6118,51 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26D7422D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D14605B6"/>
     <w:styleLink w:val="LFO3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="DfESOutNumbered1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
@@ -5773,51 +6203,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5976" w:hanging="1656"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6696" w:hanging="1656"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F3F4978"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A296BC9C"/>
     <w:styleLink w:val="LFO4"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
@@ -5839,51 +6269,51 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FE9198B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A508BBA"/>
     <w:styleLink w:val="LFO9"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
@@ -5905,51 +6335,140 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E396999"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="14742188"/>
+    <w:lvl w:ilvl="0" w:tplc="08090019">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FDF3112"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6ED6AAEA"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -6009,51 +6528,231 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62B328D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7287B16"/>
+    <w:lvl w:ilvl="0" w:tplc="DA408D44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="678D68F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0666EF46"/>
+    <w:lvl w:ilvl="0" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68F37F9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DE90E1B2"/>
     <w:styleLink w:val="LFO10"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
@@ -6075,51 +6774,51 @@
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BE87082"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="14C2AA72"/>
     <w:styleLink w:val="LFO30"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="DeptBullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -6181,51 +6880,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Marlett" w:hAnsi="Marlett"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="719A5F31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B86DE2C"/>
     <w:styleLink w:val="LFO28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="DfESOutNumbered"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
@@ -6266,51 +6965,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71A22097"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="009E2204"/>
     <w:styleLink w:val="LFO36"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="DfESBullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -6372,51 +7071,140 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="738C13B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BE6A15C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75CE2048"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2E54C3FA"/>
     <w:styleLink w:val="LFO25"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -6479,238 +7267,327 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1283463563">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="456877281">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="456877281">
+  <w:num w:numId="3" w16cid:durableId="1598558904">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1273056934">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1273131512">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="652220482">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="118690865">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="871846886">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="670793671">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689532722">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1646086623">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1504861647">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1797092703">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1669669894">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="827549839">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1182629057">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1736053339">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1637829096">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1598558904">
-[...17 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="670793671">
+  <w:num w:numId="19" w16cid:durableId="1684014086">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="689532722">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="20" w16cid:durableId="1865289444">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E66558"/>
     <w:rsid w:val="000243B4"/>
-    <w:rsid w:val="000370E2"/>
     <w:rsid w:val="00054FA8"/>
+    <w:rsid w:val="000603E6"/>
     <w:rsid w:val="00063398"/>
     <w:rsid w:val="00066B73"/>
     <w:rsid w:val="00090039"/>
+    <w:rsid w:val="0010766A"/>
     <w:rsid w:val="00120AB1"/>
+    <w:rsid w:val="00124B54"/>
+    <w:rsid w:val="001460A3"/>
+    <w:rsid w:val="00181BAC"/>
     <w:rsid w:val="00187F48"/>
     <w:rsid w:val="001B4A3E"/>
     <w:rsid w:val="001D7A95"/>
     <w:rsid w:val="001E7AEA"/>
+    <w:rsid w:val="001F3B2B"/>
     <w:rsid w:val="00221AEC"/>
     <w:rsid w:val="00221E5C"/>
     <w:rsid w:val="00265D54"/>
     <w:rsid w:val="002660F1"/>
     <w:rsid w:val="0027416E"/>
+    <w:rsid w:val="00284262"/>
+    <w:rsid w:val="002A4239"/>
+    <w:rsid w:val="002B0FF9"/>
     <w:rsid w:val="002C205B"/>
-    <w:rsid w:val="002C2878"/>
+    <w:rsid w:val="002C3003"/>
+    <w:rsid w:val="002C60D0"/>
+    <w:rsid w:val="002D141A"/>
     <w:rsid w:val="002D6843"/>
     <w:rsid w:val="002E5BE5"/>
+    <w:rsid w:val="00300E2D"/>
+    <w:rsid w:val="0031380B"/>
     <w:rsid w:val="00324CFF"/>
     <w:rsid w:val="0037437C"/>
     <w:rsid w:val="00376C4E"/>
     <w:rsid w:val="003845DD"/>
     <w:rsid w:val="00386F06"/>
+    <w:rsid w:val="003A09A1"/>
+    <w:rsid w:val="003D0440"/>
+    <w:rsid w:val="003F5FB2"/>
+    <w:rsid w:val="00402E60"/>
     <w:rsid w:val="004044AA"/>
     <w:rsid w:val="00450F91"/>
     <w:rsid w:val="004961DF"/>
+    <w:rsid w:val="004B40C6"/>
     <w:rsid w:val="004B793D"/>
     <w:rsid w:val="004C49AE"/>
+    <w:rsid w:val="004E068E"/>
     <w:rsid w:val="004F4775"/>
     <w:rsid w:val="0053666A"/>
     <w:rsid w:val="00581C11"/>
-    <w:rsid w:val="005A486E"/>
+    <w:rsid w:val="00585D04"/>
+    <w:rsid w:val="005922A4"/>
+    <w:rsid w:val="005C08F5"/>
+    <w:rsid w:val="005D3ACB"/>
     <w:rsid w:val="005D5E8F"/>
+    <w:rsid w:val="0060136A"/>
     <w:rsid w:val="00603BC2"/>
     <w:rsid w:val="006070F1"/>
     <w:rsid w:val="00634238"/>
     <w:rsid w:val="00635FBC"/>
     <w:rsid w:val="00662EB5"/>
+    <w:rsid w:val="006862EA"/>
     <w:rsid w:val="006A12CF"/>
+    <w:rsid w:val="006B13DD"/>
+    <w:rsid w:val="006E129C"/>
     <w:rsid w:val="006E6B4A"/>
     <w:rsid w:val="006E7FB1"/>
     <w:rsid w:val="00704773"/>
     <w:rsid w:val="00707AD7"/>
     <w:rsid w:val="00717747"/>
     <w:rsid w:val="00735F9D"/>
     <w:rsid w:val="00741B9E"/>
+    <w:rsid w:val="0076141A"/>
     <w:rsid w:val="0078703A"/>
     <w:rsid w:val="00792829"/>
     <w:rsid w:val="007A6AF7"/>
     <w:rsid w:val="007C2F04"/>
+    <w:rsid w:val="007C3861"/>
+    <w:rsid w:val="007D14E9"/>
+    <w:rsid w:val="007E6510"/>
+    <w:rsid w:val="00856E92"/>
     <w:rsid w:val="00857FB8"/>
+    <w:rsid w:val="008913EB"/>
     <w:rsid w:val="008A30C2"/>
+    <w:rsid w:val="008B409E"/>
     <w:rsid w:val="008C39D4"/>
     <w:rsid w:val="008D3A4B"/>
     <w:rsid w:val="008E138E"/>
     <w:rsid w:val="008F0508"/>
+    <w:rsid w:val="00900172"/>
     <w:rsid w:val="009258B2"/>
     <w:rsid w:val="00933ED6"/>
+    <w:rsid w:val="00934517"/>
+    <w:rsid w:val="00947E19"/>
+    <w:rsid w:val="00952BCE"/>
     <w:rsid w:val="009667B6"/>
+    <w:rsid w:val="009875AC"/>
     <w:rsid w:val="009D71E8"/>
     <w:rsid w:val="009E28C5"/>
     <w:rsid w:val="00A24DF7"/>
     <w:rsid w:val="00A5092D"/>
     <w:rsid w:val="00A54524"/>
+    <w:rsid w:val="00A60B9D"/>
     <w:rsid w:val="00A66FE6"/>
     <w:rsid w:val="00A733C9"/>
     <w:rsid w:val="00A8741C"/>
+    <w:rsid w:val="00B05808"/>
     <w:rsid w:val="00B66509"/>
     <w:rsid w:val="00B84CAE"/>
     <w:rsid w:val="00B8525C"/>
+    <w:rsid w:val="00BB4BE1"/>
+    <w:rsid w:val="00BC3CEF"/>
     <w:rsid w:val="00C33E6D"/>
     <w:rsid w:val="00C537A6"/>
+    <w:rsid w:val="00C571C8"/>
     <w:rsid w:val="00C657C9"/>
+    <w:rsid w:val="00C84B51"/>
     <w:rsid w:val="00CA5D67"/>
     <w:rsid w:val="00CC253E"/>
+    <w:rsid w:val="00CC7EFE"/>
+    <w:rsid w:val="00CD5C78"/>
     <w:rsid w:val="00CE7847"/>
+    <w:rsid w:val="00CF0F7B"/>
+    <w:rsid w:val="00CF277E"/>
+    <w:rsid w:val="00CF2D10"/>
+    <w:rsid w:val="00CF330B"/>
+    <w:rsid w:val="00D00CAC"/>
     <w:rsid w:val="00D06874"/>
     <w:rsid w:val="00D33FE5"/>
     <w:rsid w:val="00D348F5"/>
+    <w:rsid w:val="00D709CC"/>
     <w:rsid w:val="00D77EFB"/>
+    <w:rsid w:val="00E004E6"/>
+    <w:rsid w:val="00E143AB"/>
     <w:rsid w:val="00E34258"/>
     <w:rsid w:val="00E504BF"/>
     <w:rsid w:val="00E51CA0"/>
+    <w:rsid w:val="00E61429"/>
     <w:rsid w:val="00E66558"/>
     <w:rsid w:val="00E814F0"/>
     <w:rsid w:val="00EA721B"/>
     <w:rsid w:val="00EC6C1C"/>
     <w:rsid w:val="00F456EA"/>
+    <w:rsid w:val="00F47B31"/>
+    <w:rsid w:val="00F5353D"/>
+    <w:rsid w:val="00FE5F3D"/>
     <w:rsid w:val="00FF694F"/>
+    <w:rsid w:val="017CE37B"/>
+    <w:rsid w:val="02AA802B"/>
+    <w:rsid w:val="0BC580E3"/>
     <w:rsid w:val="1B9BF8F5"/>
+    <w:rsid w:val="229158FD"/>
+    <w:rsid w:val="26B7985E"/>
+    <w:rsid w:val="2CF8CE98"/>
+    <w:rsid w:val="48173EC8"/>
+    <w:rsid w:val="557212ED"/>
+    <w:rsid w:val="607B4EA5"/>
+    <w:rsid w:val="6C040312"/>
     <w:rsid w:val="7144C8A3"/>
+    <w:rsid w:val="7AA39EED"/>
+    <w:rsid w:val="7FFDBD53"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A7D54B1"/>
-  <w15:docId w15:val="{972838B8-0E8D-406F-944C-209C0602851F}"/>
+  <w15:docId w15:val="{11A01BD8-68BD-4A77-996F-1C33815AC654}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8714,50 +9591,59 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3ef1bdcf-d666-41c0-ade2-adc63f3af01a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ad4312c4-0de2-469b-bb45-548bd8790e0d" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="3ef1bdcf-d666-41c0-ade2-adc63f3af01a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072C67BDCB9CF384D9A936977ADE63F8D" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7fb57c5f00c0a347dfe01a80a3b63fc5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3ef1bdcf-d666-41c0-ade2-adc63f3af01a" xmlns:ns3="ad4312c4-0de2-469b-bb45-548bd8790e0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e558127b875ccc0cf4a13ee4919aecda" ns2:_="" ns3:_="">
     <xsd:import namespace="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
     <xsd:import namespace="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -8920,118 +9806,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2406E72A-ABB8-4857-85EF-512BFE6975B9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A6D1B89-D0EE-46A2-89AD-D7EB85E65561}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFABB38E-5A7A-44F1-B0C5-9B57FEB8516E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
     <ds:schemaRef ds:uri="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>2506</Characters>
+  <Pages>1</Pages>
+  <Words>479</Words>
+  <Characters>2736</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>99</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2890</CharactersWithSpaces>
+  <CharactersWithSpaces>3209</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pupil premium strategy statement</dc:title>
   <dc:subject/>
   <dc:creator>Publishing.TEAM@education.gsi.gov.uk</dc:creator>
   <cp:keywords/>
   <dc:description>Master-ET-v3.8</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>IWP Document</vt:lpwstr>