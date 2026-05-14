--- v1 (2026-02-19)
+++ v2 (2026-05-14)
@@ -1002,417 +1002,512 @@
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bar w:val="none" w:color="auto" w:sz="0"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7602">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Activity Risk Assessments:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA7602" w:rsidR="6A11718F" w:rsidP="36E736CB" w:rsidRDefault="4EA9BCE4" w14:paraId="411F1D9A" w14:textId="19250832">
+    <w:p w:rsidRPr="00EA7602" w:rsidR="6A11718F" w:rsidP="64ADBE7F" w:rsidRDefault="4EA9BCE4" w14:paraId="691BCD28" w14:textId="5340B530">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bar w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="36E736CB" w:rsidR="006A56EE">
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="006A56EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="36E736CB" w:rsidR="221543F9">
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="221543F9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Litter clearance</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="36E736CB" w:rsidR="137A571A">
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="137A571A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Yes/No</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="36E736CB" w:rsidR="6F19AD77">
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="0B230EEA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>4.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="36E736CB" w:rsidR="6B28E2AE">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="6F19AD77">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="6B28E2AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="36E736CB" w:rsidR="221543F9">
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="221543F9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Walks and Talks</w:t>
       </w:r>
-      <w:r w:rsidRPr="36E736CB" w:rsidR="005E103D">
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="005E103D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="36E736CB" w:rsidR="675D1143">
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="675D1143">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Yes/No</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="0CDBE7CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="3B0CCA0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="0863F788">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Vegetation clearance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="0863F788">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="0863F788">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Yes/No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="0863F788">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA7602" w:rsidR="6A11718F" w:rsidP="36E736CB" w:rsidRDefault="4EA9BCE4" w14:paraId="4BF52DE7" w14:textId="3EFA780B">
+    <w:p w:rsidRPr="00EA7602" w:rsidR="6A11718F" w:rsidP="64ADBE7F" w:rsidRDefault="4EA9BCE4" w14:paraId="00E7410F" w14:textId="2C637ED1">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bar w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="36E736CB" w:rsidR="2C73C126">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="0863F788">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="3B0CCA0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Wild</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="3B0CCA0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>life surveying</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="36E736CB" w:rsidR="67CB5B1C">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="718122A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="662A96BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="6ADE3BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orchard </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="221543F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="4EA9BCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="08E84297">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="4EA9BCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>bulb planting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="005E103D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="2055D24B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Yes/No</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="36E736CB" w:rsidR="718122A9">
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="0F3E13F9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>5.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="36E736CB" w:rsidR="6ADE3BA3">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="4EA9BCE4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Orchard </w:t>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="36E736CB" w:rsidR="005E103D">
+        <w:t>. Scything</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="005E103D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="36E736CB" w:rsidR="2055D24B">
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="03A5D0D0">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Yes/No</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA7602" w:rsidR="6A11718F" w:rsidP="36E736CB" w:rsidRDefault="4EA9BCE4" w14:paraId="04CC4B49" w14:textId="4E91B94F">
+    <w:p w:rsidRPr="00EA7602" w:rsidR="6A11718F" w:rsidP="64ADBE7F" w:rsidRDefault="4EA9BCE4" w14:paraId="04CC4B49" w14:textId="7697DE62">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bar w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="1E81EFED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="40EC9E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="4EA9BCE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Working in or near water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="005E103D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="0911C64A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Yes/No</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="36E736CB" w:rsidR="03A5D0D0">
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="5D69C9F1">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Yes/No</w:t>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64ADBE7F" w:rsidR="5D69C9F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...59 lines deleted...]
-        <w:t>. Other:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="36E736CB" w:rsidP="36E736CB" w:rsidRDefault="36E736CB" w14:paraId="4201F9D8" w14:textId="6CAE16BF">
       <w:pPr>
         <w:pStyle w:val="BodyA"/>
         <w:pBdr>
           <w:top w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:between w:val="none" w:color="000000" w:sz="0" w:space="0"/>
           <w:bar w:val="none" w:color="000000" w:sz="0" w:space="0"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="ＭＳ 明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00EA7602" w:rsidR="6A11718F" w:rsidP="4FB77E38" w:rsidRDefault="6A11718F" w14:paraId="071B7473" w14:textId="5FE05D90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorEastAsia"/>
@@ -2788,61 +2883,73 @@
                     <w:r w:rsidRPr="00CF79B3">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00776D27" w:rsidRDefault="00CF79B3" w14:paraId="2031C323" w14:textId="125B002C">
+  <w:p w:rsidR="00776D27" w:rsidRDefault="00CF79B3" w14:paraId="2031C323" w14:textId="29FA339B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r w:rsidR="36E736CB">
+    <w:r w:rsidR="64ADBE7F">
       <w:rPr/>
       <w:t xml:space="preserve">Last updated </w:t>
     </w:r>
-    <w:r w:rsidR="36E736CB">
+    <w:r w:rsidR="64ADBE7F">
       <w:rPr/>
-      <w:t>04.02.26</w:t>
+      <w:t>28</w:t>
+    </w:r>
+    <w:r w:rsidR="64ADBE7F">
+      <w:rPr/>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidR="64ADBE7F">
+      <w:rPr/>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="64ADBE7F">
+      <w:rPr/>
+      <w:t>.26</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="68718CC8" w:rsidP="68718CC8" w:rsidRDefault="68718CC8" w14:paraId="0B2F275D" w14:textId="50DCFC70">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00776D27" w:rsidRDefault="00776D27" w14:paraId="5DAE0F75" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00CF79B3" w:rsidRDefault="00CF79B3" w14:paraId="2DAB125E" w14:textId="0A067EEA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -3949,133 +4056,142 @@
     <w:rsid w:val="00C21280"/>
     <w:rsid w:val="00C240CF"/>
     <w:rsid w:val="00C44452"/>
     <w:rsid w:val="00C6353E"/>
     <w:rsid w:val="00C772C3"/>
     <w:rsid w:val="00CF79B3"/>
     <w:rsid w:val="00D0E011"/>
     <w:rsid w:val="00DA1CEF"/>
     <w:rsid w:val="00DD577A"/>
     <w:rsid w:val="00DF3386"/>
     <w:rsid w:val="00E806D7"/>
     <w:rsid w:val="00EA7602"/>
     <w:rsid w:val="00EB5AE1"/>
     <w:rsid w:val="00F00660"/>
     <w:rsid w:val="00F244AD"/>
     <w:rsid w:val="00F334E4"/>
     <w:rsid w:val="00F52E62"/>
     <w:rsid w:val="00F73169"/>
     <w:rsid w:val="01B28D5D"/>
     <w:rsid w:val="03A5D0D0"/>
     <w:rsid w:val="0407C714"/>
     <w:rsid w:val="049AF4F1"/>
     <w:rsid w:val="04E72CF4"/>
     <w:rsid w:val="05FEAA31"/>
     <w:rsid w:val="0627A1A4"/>
+    <w:rsid w:val="06589E3A"/>
     <w:rsid w:val="065ADDCC"/>
+    <w:rsid w:val="0863F788"/>
     <w:rsid w:val="08E84297"/>
     <w:rsid w:val="0911C64A"/>
     <w:rsid w:val="09B85956"/>
     <w:rsid w:val="0AD722E3"/>
+    <w:rsid w:val="0B230EEA"/>
+    <w:rsid w:val="0CDBE7CB"/>
     <w:rsid w:val="0D61D4F5"/>
     <w:rsid w:val="0D7902E6"/>
     <w:rsid w:val="0D85CA81"/>
     <w:rsid w:val="0EC19EB0"/>
+    <w:rsid w:val="0F3E13F9"/>
     <w:rsid w:val="0FE39EF4"/>
     <w:rsid w:val="101A829B"/>
     <w:rsid w:val="104349EC"/>
     <w:rsid w:val="104F5C60"/>
+    <w:rsid w:val="1111DFAD"/>
     <w:rsid w:val="11CFC278"/>
     <w:rsid w:val="1273A8FF"/>
     <w:rsid w:val="137A571A"/>
     <w:rsid w:val="1438FDC0"/>
     <w:rsid w:val="156272A9"/>
     <w:rsid w:val="1589F302"/>
     <w:rsid w:val="160E83BA"/>
     <w:rsid w:val="1665D99C"/>
     <w:rsid w:val="16B9945C"/>
     <w:rsid w:val="172F129B"/>
     <w:rsid w:val="17C76A60"/>
     <w:rsid w:val="19CCAC36"/>
     <w:rsid w:val="1A9DE32F"/>
     <w:rsid w:val="1ABEDC97"/>
     <w:rsid w:val="1ADC00FF"/>
     <w:rsid w:val="1B04897F"/>
     <w:rsid w:val="1C688926"/>
     <w:rsid w:val="1D2C3858"/>
     <w:rsid w:val="1D8254FA"/>
     <w:rsid w:val="1DB0FB83"/>
     <w:rsid w:val="1E383BBF"/>
+    <w:rsid w:val="1E81EFED"/>
     <w:rsid w:val="1EE5088F"/>
     <w:rsid w:val="1FBAF5DA"/>
     <w:rsid w:val="1FE8069B"/>
     <w:rsid w:val="2055D24B"/>
     <w:rsid w:val="20789832"/>
     <w:rsid w:val="21042094"/>
     <w:rsid w:val="210B17A8"/>
     <w:rsid w:val="2152854B"/>
     <w:rsid w:val="221543F9"/>
     <w:rsid w:val="236618AA"/>
     <w:rsid w:val="23999E60"/>
     <w:rsid w:val="244D5B20"/>
     <w:rsid w:val="24D31744"/>
     <w:rsid w:val="259C2B6F"/>
     <w:rsid w:val="25A6571E"/>
     <w:rsid w:val="25CFA66C"/>
     <w:rsid w:val="260DC239"/>
     <w:rsid w:val="26496275"/>
     <w:rsid w:val="271D1DE9"/>
     <w:rsid w:val="277F5126"/>
     <w:rsid w:val="2816A45B"/>
     <w:rsid w:val="28409B07"/>
+    <w:rsid w:val="284AB63D"/>
     <w:rsid w:val="289D3607"/>
     <w:rsid w:val="2918BF3E"/>
     <w:rsid w:val="29EEA775"/>
     <w:rsid w:val="2A165031"/>
     <w:rsid w:val="2ACD13D6"/>
     <w:rsid w:val="2B4E2726"/>
     <w:rsid w:val="2B5BA731"/>
     <w:rsid w:val="2B91872C"/>
     <w:rsid w:val="2BF871B9"/>
     <w:rsid w:val="2C73C126"/>
     <w:rsid w:val="2C7D3ACD"/>
     <w:rsid w:val="2D1F851B"/>
     <w:rsid w:val="2EEA3CF6"/>
     <w:rsid w:val="2F1DE18F"/>
     <w:rsid w:val="3016682A"/>
     <w:rsid w:val="301972F6"/>
     <w:rsid w:val="301CF7F7"/>
     <w:rsid w:val="308CD7AE"/>
     <w:rsid w:val="30EDF2E7"/>
     <w:rsid w:val="311A4DE7"/>
     <w:rsid w:val="31F0CF1E"/>
     <w:rsid w:val="345EC428"/>
     <w:rsid w:val="35110E4B"/>
     <w:rsid w:val="3649DAD0"/>
     <w:rsid w:val="36C23A3C"/>
     <w:rsid w:val="36E736CB"/>
     <w:rsid w:val="3A7E0D40"/>
+    <w:rsid w:val="3B0CCA0B"/>
     <w:rsid w:val="3BAB74B4"/>
     <w:rsid w:val="3BE3791E"/>
     <w:rsid w:val="3BE572E3"/>
     <w:rsid w:val="3CCAA8E4"/>
     <w:rsid w:val="3DCD370E"/>
     <w:rsid w:val="40321C19"/>
     <w:rsid w:val="404DC96E"/>
     <w:rsid w:val="405F6486"/>
     <w:rsid w:val="40EC9E6C"/>
     <w:rsid w:val="410B7937"/>
     <w:rsid w:val="413D2CC2"/>
     <w:rsid w:val="41CD7F60"/>
     <w:rsid w:val="424A02D7"/>
     <w:rsid w:val="42655F4B"/>
     <w:rsid w:val="4278C5B2"/>
     <w:rsid w:val="43640174"/>
     <w:rsid w:val="43813C05"/>
     <w:rsid w:val="43DB7FAD"/>
     <w:rsid w:val="455FEB55"/>
     <w:rsid w:val="46D0DDBB"/>
     <w:rsid w:val="46FE63BD"/>
     <w:rsid w:val="474F2670"/>
     <w:rsid w:val="47A69167"/>
     <w:rsid w:val="4A212ED4"/>
     <w:rsid w:val="4AE12A94"/>
@@ -4086,107 +4202,114 @@
     <w:rsid w:val="4E7E4624"/>
     <w:rsid w:val="4E9BB674"/>
     <w:rsid w:val="4EA9BCE4"/>
     <w:rsid w:val="4F2C0AF5"/>
     <w:rsid w:val="4F3F9E67"/>
     <w:rsid w:val="4FB77E38"/>
     <w:rsid w:val="4FBDB611"/>
     <w:rsid w:val="4FCD7AE2"/>
     <w:rsid w:val="505AB299"/>
     <w:rsid w:val="50F42EE2"/>
     <w:rsid w:val="5103BDDA"/>
     <w:rsid w:val="51FFAA7D"/>
     <w:rsid w:val="53E285AD"/>
     <w:rsid w:val="5478706E"/>
     <w:rsid w:val="555505B9"/>
     <w:rsid w:val="561E68D2"/>
     <w:rsid w:val="56FAD7A0"/>
     <w:rsid w:val="57002742"/>
     <w:rsid w:val="585A9D6B"/>
     <w:rsid w:val="59294433"/>
     <w:rsid w:val="5989E030"/>
     <w:rsid w:val="59DFCA84"/>
     <w:rsid w:val="5A9FE9D8"/>
     <w:rsid w:val="5C18ADA9"/>
     <w:rsid w:val="5C81B03B"/>
+    <w:rsid w:val="5D69C9F1"/>
     <w:rsid w:val="5E685E0B"/>
     <w:rsid w:val="5EEF04F5"/>
     <w:rsid w:val="5F3B913E"/>
+    <w:rsid w:val="60AD91E3"/>
     <w:rsid w:val="60C13A57"/>
     <w:rsid w:val="60C68CE0"/>
     <w:rsid w:val="61B19477"/>
     <w:rsid w:val="62222598"/>
     <w:rsid w:val="6389D9BF"/>
     <w:rsid w:val="6482539D"/>
     <w:rsid w:val="64929800"/>
+    <w:rsid w:val="64ADBE7F"/>
+    <w:rsid w:val="64E627B0"/>
     <w:rsid w:val="6544093F"/>
+    <w:rsid w:val="662A96BF"/>
     <w:rsid w:val="670B54A2"/>
     <w:rsid w:val="675D1143"/>
     <w:rsid w:val="67CB5B1C"/>
     <w:rsid w:val="68718CC8"/>
     <w:rsid w:val="68748D9E"/>
     <w:rsid w:val="6919EAE4"/>
     <w:rsid w:val="696C7D00"/>
     <w:rsid w:val="69998FEC"/>
     <w:rsid w:val="6A0FE99B"/>
     <w:rsid w:val="6A11718F"/>
     <w:rsid w:val="6ADE3BA3"/>
     <w:rsid w:val="6B28E2AE"/>
     <w:rsid w:val="6C511703"/>
     <w:rsid w:val="6C664C54"/>
+    <w:rsid w:val="6D1C54D3"/>
     <w:rsid w:val="6D2E5A50"/>
     <w:rsid w:val="6E2F4814"/>
     <w:rsid w:val="6ED818B4"/>
     <w:rsid w:val="6F19AD77"/>
     <w:rsid w:val="701D5DC3"/>
     <w:rsid w:val="715E9812"/>
     <w:rsid w:val="718122A9"/>
     <w:rsid w:val="71AE0101"/>
     <w:rsid w:val="71F1E7C0"/>
     <w:rsid w:val="730479B5"/>
     <w:rsid w:val="73A34835"/>
     <w:rsid w:val="73A34A6B"/>
     <w:rsid w:val="73E387B6"/>
     <w:rsid w:val="7482C70F"/>
     <w:rsid w:val="74C3ED43"/>
     <w:rsid w:val="74EAA104"/>
     <w:rsid w:val="759C3F3B"/>
     <w:rsid w:val="75E6A2A6"/>
     <w:rsid w:val="76032D80"/>
     <w:rsid w:val="779D79B9"/>
     <w:rsid w:val="77BA214F"/>
     <w:rsid w:val="780B85AB"/>
     <w:rsid w:val="781D0C89"/>
     <w:rsid w:val="79091677"/>
     <w:rsid w:val="79D131DF"/>
     <w:rsid w:val="79E75B05"/>
     <w:rsid w:val="7B37ADF2"/>
     <w:rsid w:val="7B3DC4A6"/>
     <w:rsid w:val="7B85C031"/>
     <w:rsid w:val="7C02AA8E"/>
     <w:rsid w:val="7D9A5E7A"/>
     <w:rsid w:val="7DBF51D3"/>
+    <w:rsid w:val="7EB5E5F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43FF4331"/>
@@ -5373,51 +5496,51 @@
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58D48B51-4997-4158-90DA-3074BCDEEA98}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>Bristol City Council</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Site Specific Risk Assessment template 2025 Parks Volunteering</dc:title>
   <dc:subject/>
   <dc:creator>Tom Penn</dc:creator>
   <keywords/>
   <lastModifiedBy>Nic Ferris</lastModifiedBy>
-  <revision>6</revision>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100708486052300824BA4D620CF95E9C978</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>7523c41e,109b5267,672450a4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
     <vt:lpwstr>2025-12-23T07:46:29Z</vt:lpwstr>
   </property>