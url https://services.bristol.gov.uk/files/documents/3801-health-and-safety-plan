--- v2 (2026-04-01)
+++ v3 (2026-06-08)
@@ -11,720 +11,1151 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C0AF5F4" w14:textId="79123608" w:rsidR="000C7928" w:rsidRPr="000B2843" w:rsidRDefault="000C7928" w:rsidP="4E8F76BA">
+    <w:p w14:paraId="4C0AF5F4" w14:textId="79123608" w:rsidR="000C7928" w:rsidRDefault="000C7928" w:rsidP="4E8F76BA">
       <w:pPr>
         <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14956B83" w14:textId="043C8FCC" w:rsidR="4E8F76BA" w:rsidRPr="000B2843" w:rsidRDefault="4EBF9382" w:rsidP="000B2843">
+    <w:p w14:paraId="4E603850" w14:textId="5DB27CCC" w:rsidR="000E1900" w:rsidRPr="000E1900" w:rsidRDefault="000E1900" w:rsidP="4E8F76BA">
       <w:pPr>
         <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="142" w:right="401"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="000B2843">
+        <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3AB423DA" w:rsidRPr="000B2843">
+      </w:pPr>
+      <w:r w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">olunteer group </w:t>
-[...35 lines deleted...]
-      <w:r w:rsidR="3AB423DA" w:rsidRPr="000B2843">
+        <w:t>Instructions for Lead Volunteer completing this form:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109F14EE" w14:textId="3F12F311" w:rsidR="000E1900" w:rsidRPr="000E1900" w:rsidRDefault="50C4CAA8" w:rsidP="000E1900">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="401"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">: This form must be signed off before </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6C76EC8E" w:rsidRPr="000B2843">
+      </w:pPr>
+      <w:r w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">activities </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="41694698" w:rsidRPr="000B2843">
+        <w:t>If you hold regular work sessions</w:t>
+      </w:r>
+      <w:r w:rsidR="1991948C" w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t>start</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="14521E24" w:rsidRPr="000B2843">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="50C4CAA8" w:rsidRPr="000B2843">
+        <w:t>submit one plan to cover the year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14956B83" w14:textId="5503B242" w:rsidR="4E8F76BA" w:rsidRPr="000E1900" w:rsidRDefault="50C4CAA8" w:rsidP="000E1900">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="401"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t>If you hold regular work sessions</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1991948C" w:rsidRPr="000B2843">
+      </w:pPr>
+      <w:r w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="50C4CAA8" w:rsidRPr="000B2843">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="617AB2A6" w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">submit one plan to cover the year. If </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="617AB2A6" w:rsidRPr="000B2843">
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="2CACD6C2" w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t>you</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2CACD6C2" w:rsidRPr="000B2843">
+        <w:t>’r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t>’r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="50C4CAA8" w:rsidRPr="000B2843">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="7ACAB60F" w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">e </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7ACAB60F" w:rsidRPr="000B2843">
+        <w:t xml:space="preserve">planning </w:t>
+      </w:r>
+      <w:r w:rsidR="30CF3518" w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">planning </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="30CF3518" w:rsidRPr="000B2843">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="50C4CAA8" w:rsidRPr="000B2843">
+        <w:t xml:space="preserve">one-off or new </w:t>
+      </w:r>
+      <w:r w:rsidR="00A25B3C" w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">one-off or new </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A25B3C" w:rsidRPr="000B2843">
+        <w:t>activit</w:t>
+      </w:r>
+      <w:r w:rsidR="62C689C0" w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t>activit</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="62C689C0" w:rsidRPr="000B2843">
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t>y</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="62C689C0" w:rsidRPr="000B2843">
+        <w:t>submit a new form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339859E9" w14:textId="05178229" w:rsidR="000E1900" w:rsidRPr="000E1900" w:rsidRDefault="000E1900" w:rsidP="000E1900">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86596" w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ubmit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E2C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86596" w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>least</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86596" w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86596" w:rsidRPr="009E2C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 weeks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ahead </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="009E2C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>proposed</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86596" w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activit</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2171E3CC" w14:textId="1C2D9586" w:rsidR="000E1900" w:rsidRPr="000E1900" w:rsidRDefault="000E1900" w:rsidP="000E1900">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signed off </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86596" w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ns are</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86596" w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valid for up to 1 year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410DD277" w14:textId="10FD0F29" w:rsidR="000E1900" w:rsidRDefault="000E1900" w:rsidP="000E1900">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86596" w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ubstantial change or new activity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>? Complete a new form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4E4B7F" w14:textId="562E0FC6" w:rsidR="000E1900" w:rsidRDefault="000E1900" w:rsidP="000E1900">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Small </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86596" w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for example, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>new date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:r w:rsidR="009E2C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You can e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86596" w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instead of </w:t>
+      </w:r>
+      <w:r w:rsidR="009E2C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>new form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE0BF10" w14:textId="7F1AFCA1" w:rsidR="00A57BEA" w:rsidRPr="00A57BEA" w:rsidRDefault="00A57BEA" w:rsidP="00A57BEA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="401"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7ABB03C6" w:rsidRPr="000B2843">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plans and </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t xml:space="preserve">please </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="50C4CAA8" w:rsidRPr="000B2843">
+        <w:t xml:space="preserve">dates </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-        <w:t>submit a new form.</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+        <w:t xml:space="preserve">must be </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0F24DC91" w14:textId="5F5C548C" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+        <w:t xml:space="preserve">agreed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before activities </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+        </w:rPr>
+        <w:t>go ahead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697BEA0F" w14:textId="77777777" w:rsidR="000E1900" w:rsidRDefault="000E1900" w:rsidP="000E1900">
+      <w:pPr>
+        <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1A4484" w14:textId="086D705A" w:rsidR="000E1900" w:rsidRPr="000E1900" w:rsidRDefault="000E1900" w:rsidP="000E1900">
+      <w:pPr>
+        <w:spacing w:before="49" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="401"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Activity Health and Safety Plan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F24DC91" w14:textId="5F5C548C" w:rsidR="000B2843" w:rsidRPr="00B86596" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2843">
-[...13 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00B86596">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of activities:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3190FB05" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71512273" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Park or green space address:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A1027A" w14:textId="6F855B49" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+    <w:p w14:paraId="6F063EC5" w14:textId="49E8EBB8" w:rsidR="000B2843" w:rsidRPr="00B86596" w:rsidRDefault="000B2843" w:rsidP="00B86596">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Consider using </w:t>
+        <w:t>Location of work sessions</w:t>
+      </w:r>
+      <w:r w:rsidR="00B86596">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86596">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsider using </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="000B2843">
+        <w:r w:rsidRPr="00B86596">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>What 3 Words</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000B2843">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5DA3034D" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DA3034D" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+    <w:p w14:paraId="2A17F6CB" w14:textId="382C436D" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="00540C80" w:rsidP="000B2843">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2843">
-[...5 lines deleted...]
-        <w:t>Start:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activity </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2843" w:rsidRPr="000B2843">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tart</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> times:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34FCBC00" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51C28500" w14:textId="0B1EBB1B" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+    <w:p w14:paraId="51C28500" w14:textId="6A144F23" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="00540C80" w:rsidP="000B2843">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2843">
-[...5 lines deleted...]
-        <w:t>Finish:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Activity f</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2843" w:rsidRPr="000B2843">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inish</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> times:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486B3754" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E753DA6" w14:textId="5EC50C06" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proposed activities:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62CACB51" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18E6BD3E" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+    <w:p w14:paraId="18E6BD3E" w14:textId="77777777" w:rsidR="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Approximate number of volunteers:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F6ACB1" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
-[...10 lines deleted...]
-    <w:p w14:paraId="204BF2D8" w14:textId="54367E50" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+    <w:p w14:paraId="3DE76137" w14:textId="77777777" w:rsidR="000E1900" w:rsidRPr="000E1900" w:rsidRDefault="000E1900" w:rsidP="000E1900">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33FAF720" w14:textId="5AB4DB5D" w:rsidR="000E1900" w:rsidRPr="000B2843" w:rsidRDefault="000E1900" w:rsidP="000B2843">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2843">
-[...16 lines deleted...]
-    <w:p w14:paraId="7D4CACA8" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nearest public toilet:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F6ACB1" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CB01B91" w14:textId="0188AFAE" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+    <w:p w14:paraId="204BF2D8" w14:textId="56D8EBCA" w:rsidR="000B2843" w:rsidRPr="000E1900" w:rsidRDefault="000B2843" w:rsidP="000E1900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nearest A&amp;E hospital</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2B1E4E03" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+        <w:t>Site escape route</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1900" w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1900" w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vehicle or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>emergency services</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1900">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can get to)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4CACA8" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52B46CE5" w14:textId="3D6CB649" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+    <w:p w14:paraId="1CB01B91" w14:textId="0188AFAE" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nearest Defibrillator</w:t>
-      </w:r>
+        <w:t>Nearest A&amp;E hospital:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1E4E03" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="191" w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B46CE5" w14:textId="3D6CB649" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>Nearest Defibrillator (</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="000B2843">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>defibfinder.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="413161EC" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
@@ -734,126 +1165,86 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EC262FB" w14:textId="7747E264" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>First aid person (if present)</w:t>
-[...7 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>First aid person (if present):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257E10BC" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="325C3690" w14:textId="4710821C" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Person in charge of tools </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Person in charge of tools and equipment: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB9BBA6" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16A60410" w14:textId="7054BBE9" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -879,277 +1270,208 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79F693CE" w14:textId="5960BF9F" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other volunteer </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> that may support sessions:</w:t>
+        <w:t>Other volunteer leads that may support sessions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A68D832" w14:textId="77777777" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BE3125E" w14:textId="68787760" w:rsidR="346E46FA" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+    <w:p w14:paraId="2F39CB58" w14:textId="370D4845" w:rsidR="000B2843" w:rsidRPr="000E1900" w:rsidRDefault="000B2843" w:rsidP="000E1900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date written: </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>(</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="53F5E484" w14:textId="462C476E" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F5E484" w14:textId="02E94E4A" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>To be completed by your area parks operational coordinator or volunteer manager</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B4C7472" w14:textId="7A015BA3" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+        <w:t>To be completed by your area operational coordinator or volunteer manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4C7472" w14:textId="5ADA8617" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Authorised</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1C00BF" w14:textId="415164A5" w:rsidR="000B2843" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+    <w:p w14:paraId="239F2A77" w14:textId="77777777" w:rsidR="000E1900" w:rsidRDefault="000B2843" w:rsidP="000E1900">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AD5F2C" w14:textId="6A8EF26B" w:rsidR="000C7928" w:rsidRPr="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
+    <w:p w14:paraId="61AD5F2C" w14:textId="139A5AEE" w:rsidR="000C7928" w:rsidRPr="000E1900" w:rsidRDefault="000B2843" w:rsidP="000E1900">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="191" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Site Risk assessment attached:</w:t>
       </w:r>
       <w:r w:rsidR="000C7928" w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000C7928" w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="81"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
@@ -1222,78 +1544,78 @@
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="000C7928" w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Arial" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="81"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000C7928" w:rsidRPr="000B2843">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Arial" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="231F20"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="81"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>❏</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000C7928" w:rsidRPr="000B2843">
+    <w:sectPr w:rsidR="000C7928" w:rsidRPr="000E1900">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="0" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31B2A92A" w14:textId="77777777" w:rsidR="00A51F00" w:rsidRDefault="00A51F00" w:rsidP="000C7928">
+    <w:p w14:paraId="145A6854" w14:textId="77777777" w:rsidR="00975ECD" w:rsidRDefault="00975ECD" w:rsidP="000C7928">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B1E97CC" w14:textId="77777777" w:rsidR="00A51F00" w:rsidRDefault="00A51F00" w:rsidP="000C7928">
+    <w:p w14:paraId="098E25D3" w14:textId="77777777" w:rsidR="00975ECD" w:rsidRDefault="00975ECD" w:rsidP="000C7928">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1334,51 +1656,50 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="177D1D31" w14:textId="2048C0D9" w:rsidR="005E010D" w:rsidRDefault="005E010D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="221AFEE7" wp14:editId="783EA61E">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
@@ -1476,56 +1797,68 @@
                     <w:r w:rsidRPr="005E010D">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F4AF23B" w14:textId="127684DA" w:rsidR="00A25B3C" w:rsidRDefault="346E46FA">
+  <w:p w14:paraId="2F4AF23B" w14:textId="76AAF13B" w:rsidR="00A25B3C" w:rsidRDefault="346E46FA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Last updated 23.03.26</w:t>
+      <w:t xml:space="preserve">Last updated </w:t>
+    </w:r>
+    <w:r w:rsidR="009E2C50">
+      <w:t>08</w:t>
+    </w:r>
+    <w:r>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidR="009E2C50">
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:t>.26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78E1891B" w14:textId="15482BB2" w:rsidR="005E010D" w:rsidRDefault="005E010D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CC11433" wp14:editId="6E20E9FC">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
@@ -1620,61 +1953,61 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7233F8FE" w14:textId="77777777" w:rsidR="00A51F00" w:rsidRDefault="00A51F00" w:rsidP="000C7928">
+    <w:p w14:paraId="2841BC6E" w14:textId="77777777" w:rsidR="00975ECD" w:rsidRDefault="00975ECD" w:rsidP="000C7928">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20AFB08E" w14:textId="77777777" w:rsidR="00A51F00" w:rsidRDefault="00A51F00" w:rsidP="000C7928">
+    <w:p w14:paraId="32311CD1" w14:textId="77777777" w:rsidR="00975ECD" w:rsidRDefault="00975ECD" w:rsidP="000C7928">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BD05319" w14:textId="4FF08289" w:rsidR="000B2843" w:rsidRDefault="000B2843" w:rsidP="000B2843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="142"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
@@ -1904,50 +2237,502 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5951" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6671" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3913444F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="159445BE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A1E488B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A34E5DB6"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C072137"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0B01630"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53B87957"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B63CC574"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B6DB6D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E98C5582"/>
     <w:lvl w:ilvl="0" w:tplc="BAC6C8B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0F86C886">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7B8AECD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1990,100 +2775,122 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="14F09024">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="528AF7A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1240216949">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2119256596">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1084374972">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1450316245">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1024791917">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1320226649">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C7928"/>
     <w:rsid w:val="000B2843"/>
     <w:rsid w:val="000C7928"/>
+    <w:rsid w:val="000E1900"/>
     <w:rsid w:val="0016383B"/>
     <w:rsid w:val="001C33B6"/>
     <w:rsid w:val="00224FEC"/>
     <w:rsid w:val="002E6248"/>
     <w:rsid w:val="00344D84"/>
     <w:rsid w:val="00483927"/>
+    <w:rsid w:val="00540C80"/>
     <w:rsid w:val="005D4D0A"/>
     <w:rsid w:val="005E010D"/>
+    <w:rsid w:val="007E3B89"/>
     <w:rsid w:val="008E6BC3"/>
+    <w:rsid w:val="00975ECD"/>
+    <w:rsid w:val="009E2C50"/>
     <w:rsid w:val="009F4254"/>
+    <w:rsid w:val="009F5671"/>
     <w:rsid w:val="00A25B3C"/>
+    <w:rsid w:val="00A4578D"/>
     <w:rsid w:val="00A51F00"/>
+    <w:rsid w:val="00A57BEA"/>
+    <w:rsid w:val="00AF3B73"/>
     <w:rsid w:val="00B5539B"/>
+    <w:rsid w:val="00B86596"/>
     <w:rsid w:val="00EB116C"/>
     <w:rsid w:val="00EE340E"/>
     <w:rsid w:val="0312FEEA"/>
     <w:rsid w:val="04350B9A"/>
     <w:rsid w:val="04C36851"/>
     <w:rsid w:val="04F9857F"/>
     <w:rsid w:val="054DCD20"/>
     <w:rsid w:val="0727648E"/>
     <w:rsid w:val="08224458"/>
     <w:rsid w:val="08CC87FE"/>
     <w:rsid w:val="090F5103"/>
     <w:rsid w:val="09CEF3E9"/>
     <w:rsid w:val="0DBB9958"/>
     <w:rsid w:val="0EB65993"/>
     <w:rsid w:val="122D66F4"/>
     <w:rsid w:val="13079677"/>
     <w:rsid w:val="14521E24"/>
     <w:rsid w:val="151E0B19"/>
     <w:rsid w:val="161FCF2D"/>
     <w:rsid w:val="16EB2C2D"/>
     <w:rsid w:val="16EFAECA"/>
     <w:rsid w:val="18836996"/>
     <w:rsid w:val="1991948C"/>
     <w:rsid w:val="1A03260B"/>
     <w:rsid w:val="1B64655E"/>
@@ -3065,50 +3872,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100708486052300824BA4D620CF95E9C978" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2541a160a9daaf70bb32d466996cc7b9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee57888a-cf71-422e-9a19-54eb89d6805c" xmlns:ns3="5546626c-f3fd-4f02-8a63-221a7cd464fb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0f2b3a1c226269fc39a71fdeae7ffbbf" ns2:_="" ns3:_="">
     <xsd:import namespace="ee57888a-cf71-422e-9a19-54eb89d6805c"/>
     <xsd:import namespace="5546626c-f3fd-4f02-8a63-221a7cd464fb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ee57888a-cf71-422e-9a19-54eb89d6805c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -3241,126 +4063,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{139AE5AA-8834-4470-8836-BFCD4C8FAB0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08CECF4B-A0F0-41A8-B016-56FEF943B301}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE87BF7B-BB71-4F15-A06A-DB269B19C899}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee57888a-cf71-422e-9a19-54eb89d6805c"/>
     <ds:schemaRef ds:uri="5546626c-f3fd-4f02-8a63-221a7cd464fb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>171</Words>
-  <Characters>940</Characters>
+  <Words>197</Words>
+  <Characters>1126</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Bristol City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1084</CharactersWithSpaces>
+  <CharactersWithSpaces>1321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Ella Hogg</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100708486052300824BA4D620CF95E9C978</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>5dc92815,16d002fc,67cf2d66</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>