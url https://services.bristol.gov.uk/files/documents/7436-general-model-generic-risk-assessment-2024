--- v1 (2026-02-19)
+++ v2 (2026-05-14)
@@ -141,115 +141,115 @@
       <w:r w:rsidRPr="1A69CC4F" w:rsidR="415F3A42">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                         </w:t>
       </w:r>
       <w:r w:rsidRPr="1A69CC4F" w:rsidR="3851395F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Bristol Parks and Green Spaces Volunteer Programme</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3851395F" w:rsidP="298F02A5" w:rsidRDefault="427F07DB" w14:paraId="0FF87AF5" w14:textId="420C8712">
+    <w:p w:rsidR="3851395F" w:rsidP="2E5C7CC9" w:rsidRDefault="427F07DB" w14:paraId="096D7863" w14:textId="2165E7BC">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="298F02A5">
+      <w:r w:rsidRPr="2E5C7CC9" w:rsidR="427F07DB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Prepared by: Bristol Parks</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3851395F" w:rsidP="298F02A5" w:rsidRDefault="427F07DB" w14:paraId="4A3A5991" w14:textId="25434C2C">
+    <w:p w:rsidR="3851395F" w:rsidP="298F02A5" w:rsidRDefault="427F07DB" w14:paraId="4A3A5991" w14:textId="0D625E49">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="253F719F" w:rsidR="427F07DB">
+      <w:r w:rsidRPr="2E5C7CC9" w:rsidR="427F07DB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
-      <w:r w:rsidRPr="253F719F" w:rsidR="78A8CFC8">
+      <w:r w:rsidRPr="2E5C7CC9" w:rsidR="5B6719DE">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t>Feb</w:t>
+        <w:t xml:space="preserve">April </w:t>
       </w:r>
-      <w:r w:rsidRPr="253F719F" w:rsidR="427F07DB">
+      <w:r w:rsidRPr="2E5C7CC9" w:rsidR="427F07DB">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
+        <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="253F719F" w:rsidR="20ECDA39">
+      <w:r w:rsidRPr="2E5C7CC9" w:rsidR="20ECDA39">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="3420"/>
         <w:gridCol w:w="1005"/>
         <w:gridCol w:w="6735"/>
         <w:gridCol w:w="870"/>
         <w:gridCol w:w="1560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="0F5293B4" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="0F5293B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="5094A9B9" w14:textId="38F6DEFC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
@@ -386,51 +386,51 @@
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="465FD3BE" w14:textId="495FA00C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Person responsible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="02C8A551" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="02C8A551" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="675D3EDD" w14:textId="5388BEB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Group size – more than 1 participants</w:t>
             </w:r>
@@ -607,51 +607,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="27AD6B69" w14:textId="79C25592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="16BFE486" w14:textId="08A3AE44">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="45CEA491" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="45CEA491" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="5ADFA7DD" w14:textId="56FC355A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Group size – 1 volunteer (plus lead)</w:t>
             </w:r>
@@ -785,51 +785,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="5D0029A6" w14:textId="47411B1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="510F3EF7" w14:textId="67964A15">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="4E92FD13" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="4E92FD13" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="382C188D" w14:textId="29F65391">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Unsupervised children or young people</w:t>
             </w:r>
@@ -951,51 +951,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="03C5F561" w14:textId="7D254A57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="4A942F96" w14:textId="3F4B204A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="7B9707E1" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="7B9707E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="4B01FB84" w14:textId="5D6B3275">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Unsupervised vulnerable adults</w:t>
             </w:r>
@@ -1115,67 +1115,750 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="32B55A2A" w14:textId="180DD850">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="2B4DBBDD" w14:textId="7B1D493F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="66407FA6" w14:textId="77777777">
+      <w:tr w:rsidR="2E5C7CC9" w:rsidTr="2E5C7CC9" w14:paraId="6128F885">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
+          <w:p w:rsidR="181ED92B" w:rsidP="2E5C7CC9" w:rsidRDefault="181ED92B" w14:paraId="266EFCFF" w14:textId="5ED838EB">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="181ED92B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Unreported safeguarding concerns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="181ED92B" w:rsidP="2E5C7CC9" w:rsidRDefault="181ED92B" w14:paraId="3E32C509" w14:textId="400E40C2">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="181ED92B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Harm,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="61AFF03F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> neglect</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="181ED92B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or injury to individuals</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="3E0E908C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and volunteers either during or outside of volunteer led practical sessions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1005" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="38EB60E7" w:rsidP="2E5C7CC9" w:rsidRDefault="38EB60E7" w14:paraId="7CF1FD99" w14:textId="484F87A7">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="38EB60E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vols, public</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6735" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="38EB60E7" w:rsidP="2E5C7CC9" w:rsidRDefault="38EB60E7" w14:paraId="3C3FAF79" w14:textId="669C7518">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="38EB60E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="181ED92B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>olunteer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="4A0C4ACC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lead</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="181ED92B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="65C197E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="67D5A889">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">report </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="40116B7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>safeguarding</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="181ED92B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="181ED92B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">concerns </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="505861C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="181ED92B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> their volunteer </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="19AA3B93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>manager following safeguarding guidance in H&amp;S training and here:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="1176454F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="R86f5c0d0306049cb">
+              <w:r w:rsidRPr="2E5C7CC9" w:rsidR="1176454F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Joint Safeguarding Adults Policy FINAL June 2016</w:t>
+              </w:r>
+              <w:r w:rsidRPr="2E5C7CC9" w:rsidR="7C72093C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:noProof w:val="0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="7C72093C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="3D9D1A66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Volunteer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="4C91F18D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> leads</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="3D9D1A66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> encouraged to complete 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="2D7284D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="3D9D1A66">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hour </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="19AA3B93">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>online EDI training</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="335FC45A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="0949A7D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="156082"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safeguarding: </w:t>
+            </w:r>
+            <w:hyperlink r:id="R3dbd06f8ad1a4c00">
+              <w:r w:rsidRPr="2E5C7CC9" w:rsidR="0949A7D1">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:color w:val="156082"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>OLCreate: PUB_8410_1.0 | OLCreate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="0949A7D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="156082"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="0949A7D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="53BD1DA3" w:rsidP="2E5C7CC9" w:rsidRDefault="53BD1DA3" w14:paraId="607B4D71" w14:textId="7E9BAF1C">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+            </w:pPr>
+            <w:r w:rsidR="53BD1DA3">
+              <w:rPr/>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="176B8AD6" w:rsidP="2E5C7CC9" w:rsidRDefault="176B8AD6" w14:paraId="056A0236" w14:textId="343A3475">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="176B8AD6">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Health and Safety lead</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="66407FA6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="766DA877" w14:textId="0946AA38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Volunteers unaware</w:t>
             </w:r>
             <w:r w:rsidR="63C1E8CC">
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> risks</w:t>
             </w:r>
             <w:r w:rsidR="1754E2C5">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Misuse of tools or inappropriate behaviour.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1351,51 +2034,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="616068CB" w14:textId="76FA3F9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="6FF3A129" w14:textId="37C1184A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="1023B01C" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="1023B01C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="2D9C12B5" w14:textId="4D7B8FEF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="231F20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Lone working  </w:t>
@@ -1557,51 +2240,51 @@
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="0A9792B3" w14:textId="6BB92BCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="10949589" w14:textId="19F807BC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="12E979C9" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="12E979C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="20151F98" w14:textId="2C0C1BC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Violence and aggression </w:t>
             </w:r>
@@ -1796,51 +2479,51 @@
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="173EB685" w14:textId="687954B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="5435E0AE" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="5435E0AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="225A9A5C" w14:textId="4E16CA34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Access to the site and within it</w:t>
             </w:r>
@@ -1959,51 +2642,51 @@
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="544C5C4F" w14:textId="40D57A9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and safety lead </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="1B1584BC" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="1B1584BC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="40F28274" w14:textId="58B51D5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Weather</w:t>
             </w:r>
@@ -2172,51 +2855,51 @@
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="28D51AE3" w14:textId="5D4D62CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and safety lead </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="08B66590" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="08B66590" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="6534CB29" w14:textId="2B425F50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ticks and insect bites</w:t>
             </w:r>
@@ -2272,145 +2955,173 @@
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="605C2AA7" w14:textId="3EE77474">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Vols</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="3FD7EDE0" w14:textId="5C29EF54">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="298F02A5">
+          <w:p w:rsidR="298F02A5" w:rsidP="2E5C7CC9" w:rsidRDefault="298F02A5" w14:paraId="3FD7EDE0" w14:textId="4693B6AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="4407BACE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ask sufferers of anaphylactic shock to make themselves known. Leave areas if bee’s encountered. Participants asked to wear long sleeves and trousers during activities with high risk of encountering ticks. </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Ask sufferers of anaphylactic shock to make themselves known. Leave areas if </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="79AF544A">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>bees</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="4407BACE">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> encountered. Participants asked to wear long sleeves and trousers during activities with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="4407BACE">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>high risk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="4407BACE">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of encountering ticks. </w:t>
+            </w:r>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
               <w:t xml:space="preserve"> Check for ticks regularly</w:t>
             </w:r>
-            <w:r w:rsidR="0973E7A2">
+            <w:r w:rsidR="5932B2A6">
+              <w:rPr/>
               <w:t>. F</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
               <w:t xml:space="preserve">ollow guidance on removal: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13">
-              <w:r w:rsidRPr="298F02A5">
+            <w:hyperlink r:id="R0e264044701b4422">
+              <w:r w:rsidRPr="2E5C7CC9" w:rsidR="4407BACE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://www.cdc.gov/ticks/removing_a_tick.html</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="298F02A5">
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="4407BACE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Participants with allergies should carry their own medication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="64D0667D" w14:textId="3A4620A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="19C721EA" w14:textId="74728FDC">
+          <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="19C721EA" w14:textId="5B0D6956">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="298F02A5">
+            <w:r w:rsidRPr="2E5C7CC9" w:rsidR="4407BACE">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Health and safety lead</w:t>
+              <w:t>Health and safety ead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="6219B344" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="6219B344" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="108FBD9D" w14:textId="670C64EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Dogs (on or off leads)</w:t>
             </w:r>
@@ -2522,51 +3233,51 @@
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="26E0FC20" w:rsidP="298F02A5" w:rsidRDefault="26E0FC20" w14:paraId="3122853F" w14:textId="5913F609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="3024A111" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="3024A111" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="4EC2838A" w:rsidP="298F02A5" w:rsidRDefault="4EC2838A" w14:paraId="0BBADBDD" w14:textId="70FEE29E">
             <w:r w:rsidR="4EC2838A">
               <w:rPr/>
               <w:t>Hypodermic</w:t>
             </w:r>
             <w:r w:rsidR="298F02A5">
               <w:rPr/>
               <w:t xml:space="preserve"> needles</w:t>
             </w:r>
@@ -2640,65 +3351,108 @@
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="2CD81A32" w14:textId="6D20E55D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Vols</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="0AFC193A" w14:textId="1A731705">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:p w:rsidR="298F02A5" w:rsidP="2E5C7CC9" w:rsidRDefault="298F02A5" w14:paraId="0AFC193A" w14:textId="32B8EA4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="231F20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidR="01ADB25D">
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
+              <w:t xml:space="preserve">Carry out visual </w:t>
+            </w:r>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
+              <w:t>survey</w:t>
+            </w:r>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
+              <w:t xml:space="preserve"> before work starts. </w:t>
+            </w:r>
+            <w:r w:rsidR="093808E4">
+              <w:rPr/>
+              <w:t>Only o</w:t>
+            </w:r>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
+              <w:t xml:space="preserve">ne H&amp;S lead </w:t>
+            </w:r>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
+              <w:t>collect</w:t>
+            </w:r>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
+              <w:t xml:space="preserve"> singular needles using </w:t>
+            </w:r>
+            <w:r w:rsidR="1100D92E">
+              <w:rPr/>
               <w:t>litter picker</w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve"> and Sharps box.  If there are many needles, avoid area. Report on 0117 9222100 (Mon-Fri 08:30-18:00) 0117 9222050 out of hours or via “Fix My Street”. If a needle pricks anyone, take needle with them to hospital.</w:t>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
+              <w:t xml:space="preserve"> and Sharps box</w:t>
+            </w:r>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
+              <w:t xml:space="preserve">If there are many needles, avoid </w:t>
+            </w:r>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
+              <w:t>area</w:t>
+            </w:r>
+            <w:r w:rsidR="4407BACE">
+              <w:rPr/>
+              <w:t>. Report on 0117 9222100 (Mon-Fri 08:30-18:00) 0117 9222050 out of hours or via “Fix My Street”. If a needle pricks anyone, take needle with them to hospital.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="0CADE23D" w14:textId="3E0DB8D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>L</w:t>
             </w:r>
@@ -2719,51 +3473,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="0B8E66B9" w:rsidP="298F02A5" w:rsidRDefault="0B8E66B9" w14:paraId="2D256390" w14:textId="79C25592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="298F02A5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Health and safety lead</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="5852B490" w14:textId="2B6A13EC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="298F02A5" w:rsidTr="253F719F" w14:paraId="23B3F6A0" w14:textId="77777777">
+      <w:tr w:rsidR="298F02A5" w:rsidTr="2E5C7CC9" w14:paraId="23B3F6A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="298F02A5" w:rsidP="298F02A5" w:rsidRDefault="298F02A5" w14:paraId="192E9383" w14:textId="0B71A137">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Animal or human fouling</w:t>
             </w:r>
@@ -3149,92 +3903,80 @@
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5230"/>
       <w:gridCol w:w="5230"/>
       <w:gridCol w:w="5230"/>
     </w:tblGrid>
-    <w:tr w:rsidR="46DE0E8A" w:rsidTr="253F719F" w14:paraId="4053E82D" w14:textId="77777777">
+    <w:tr w:rsidR="46DE0E8A" w:rsidTr="2E5C7CC9" w14:paraId="4053E82D" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
-        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="00F71A3C" w14:paraId="5AC28C8E" w14:textId="071147D7">
+        <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="54E57F86" w14:textId="187C0AE0">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
-          <w:r w:rsidR="253F719F">
+          <w:r w:rsidR="2E5C7CC9">
             <w:rPr/>
             <w:t xml:space="preserve">Last updated </w:t>
           </w:r>
-          <w:r w:rsidR="253F719F">
+          <w:r w:rsidR="2E5C7CC9">
             <w:rPr/>
-            <w:t>Feb</w:t>
+            <w:t xml:space="preserve">April </w:t>
           </w:r>
-          <w:r w:rsidR="253F719F">
+          <w:r w:rsidR="2E5C7CC9">
             <w:rPr/>
-            <w:t xml:space="preserve"> 202</w:t>
+            <w:t>202</w:t>
           </w:r>
-          <w:r w:rsidR="253F719F">
+          <w:r w:rsidR="2E5C7CC9">
             <w:rPr/>
             <w:t>6</w:t>
           </w:r>
-        </w:p>
-[...10 lines deleted...]
-          </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="105D43A7" w14:textId="28BB0C3E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5230" w:type="dxa"/>
           <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="46DE0E8A" w:rsidP="46DE0E8A" w:rsidRDefault="46DE0E8A" w14:paraId="3C5E34DC" w14:textId="7645D661">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
@@ -5273,602 +6015,647 @@
     <w:rsid w:val="00EC7044"/>
     <w:rsid w:val="00EF411C"/>
     <w:rsid w:val="00F170E8"/>
     <w:rsid w:val="00F21838"/>
     <w:rsid w:val="00F411B7"/>
     <w:rsid w:val="00F42385"/>
     <w:rsid w:val="00F6003F"/>
     <w:rsid w:val="00F63A51"/>
     <w:rsid w:val="00F71A3C"/>
     <w:rsid w:val="00F76651"/>
     <w:rsid w:val="00F770EE"/>
     <w:rsid w:val="00F872C5"/>
     <w:rsid w:val="00FA0D9C"/>
     <w:rsid w:val="00FC06C5"/>
     <w:rsid w:val="00FF6B30"/>
     <w:rsid w:val="012B61AD"/>
     <w:rsid w:val="013E5E3E"/>
     <w:rsid w:val="0150F027"/>
     <w:rsid w:val="015FC145"/>
     <w:rsid w:val="017017BD"/>
     <w:rsid w:val="01ADB25D"/>
     <w:rsid w:val="01C66D7D"/>
     <w:rsid w:val="01EF9D43"/>
     <w:rsid w:val="0239ABF8"/>
     <w:rsid w:val="0313E9E9"/>
+    <w:rsid w:val="03835398"/>
     <w:rsid w:val="03CBCE26"/>
     <w:rsid w:val="0435980D"/>
     <w:rsid w:val="043CBD8B"/>
     <w:rsid w:val="0507CF1C"/>
     <w:rsid w:val="053AFC1D"/>
+    <w:rsid w:val="0556921E"/>
     <w:rsid w:val="056A7EED"/>
     <w:rsid w:val="05B7D282"/>
     <w:rsid w:val="060D97DF"/>
     <w:rsid w:val="064D88C8"/>
+    <w:rsid w:val="069BB77C"/>
     <w:rsid w:val="06AD8B98"/>
     <w:rsid w:val="06CE833E"/>
     <w:rsid w:val="070354E0"/>
     <w:rsid w:val="072F851C"/>
+    <w:rsid w:val="07681A75"/>
     <w:rsid w:val="07AD3EE5"/>
     <w:rsid w:val="080CE4FF"/>
     <w:rsid w:val="08DC9210"/>
     <w:rsid w:val="08FC8A89"/>
+    <w:rsid w:val="093808E4"/>
+    <w:rsid w:val="0949A7D1"/>
     <w:rsid w:val="0957E87B"/>
     <w:rsid w:val="0973E7A2"/>
     <w:rsid w:val="0A691749"/>
+    <w:rsid w:val="0A89A033"/>
     <w:rsid w:val="0AC86A9B"/>
     <w:rsid w:val="0AEA867B"/>
     <w:rsid w:val="0B150DD2"/>
     <w:rsid w:val="0B1C1006"/>
     <w:rsid w:val="0B433C89"/>
     <w:rsid w:val="0B73CC62"/>
     <w:rsid w:val="0B8E66B9"/>
     <w:rsid w:val="0B8F44D7"/>
     <w:rsid w:val="0C5DB451"/>
     <w:rsid w:val="0C654E5F"/>
     <w:rsid w:val="0C7BE561"/>
     <w:rsid w:val="0CA09BBD"/>
     <w:rsid w:val="0CA57D4E"/>
     <w:rsid w:val="0CCE6CEB"/>
     <w:rsid w:val="0CE561F3"/>
     <w:rsid w:val="0CF07CA8"/>
     <w:rsid w:val="0CF9DD05"/>
     <w:rsid w:val="0D0A6647"/>
     <w:rsid w:val="0D24A714"/>
     <w:rsid w:val="0D5DD3FC"/>
     <w:rsid w:val="0D935D8C"/>
     <w:rsid w:val="0D9F7235"/>
     <w:rsid w:val="0DBB6F6E"/>
     <w:rsid w:val="0E44201A"/>
     <w:rsid w:val="0E4D66F3"/>
     <w:rsid w:val="0E5F44AF"/>
     <w:rsid w:val="0EB70189"/>
     <w:rsid w:val="0F34AFF0"/>
     <w:rsid w:val="0F4B399D"/>
     <w:rsid w:val="0F7DC031"/>
     <w:rsid w:val="102CCF6D"/>
     <w:rsid w:val="1073CB83"/>
     <w:rsid w:val="107AE24E"/>
     <w:rsid w:val="109EBC17"/>
+    <w:rsid w:val="1100D92E"/>
     <w:rsid w:val="11441495"/>
     <w:rsid w:val="116542CD"/>
+    <w:rsid w:val="1176454F"/>
     <w:rsid w:val="11E61C37"/>
     <w:rsid w:val="11EE56BA"/>
     <w:rsid w:val="1232879C"/>
     <w:rsid w:val="124449B5"/>
     <w:rsid w:val="124E1655"/>
     <w:rsid w:val="124F4DCD"/>
     <w:rsid w:val="128BF0B5"/>
     <w:rsid w:val="128FEEC2"/>
     <w:rsid w:val="12B06E82"/>
     <w:rsid w:val="12D4BADA"/>
     <w:rsid w:val="12EC59A1"/>
     <w:rsid w:val="1317C404"/>
     <w:rsid w:val="131D1ED0"/>
     <w:rsid w:val="13448375"/>
     <w:rsid w:val="1396F16A"/>
     <w:rsid w:val="13FBED82"/>
     <w:rsid w:val="142034EC"/>
     <w:rsid w:val="14A5279C"/>
     <w:rsid w:val="14B37DF2"/>
     <w:rsid w:val="151F8AF3"/>
     <w:rsid w:val="152E074C"/>
     <w:rsid w:val="152F65A0"/>
     <w:rsid w:val="15562F53"/>
     <w:rsid w:val="158DA068"/>
     <w:rsid w:val="159816AC"/>
     <w:rsid w:val="15ACEDA5"/>
     <w:rsid w:val="15B48F29"/>
     <w:rsid w:val="15CED28C"/>
     <w:rsid w:val="1631E351"/>
     <w:rsid w:val="1640F7FD"/>
     <w:rsid w:val="1642335C"/>
     <w:rsid w:val="16C5E5C5"/>
     <w:rsid w:val="16EDF82F"/>
     <w:rsid w:val="171990B8"/>
     <w:rsid w:val="17454768"/>
     <w:rsid w:val="1754E2C5"/>
+    <w:rsid w:val="176B8AD6"/>
     <w:rsid w:val="17DE206A"/>
     <w:rsid w:val="18045CBD"/>
     <w:rsid w:val="180D3AF5"/>
+    <w:rsid w:val="181ED92B"/>
     <w:rsid w:val="18543172"/>
     <w:rsid w:val="187CC9BE"/>
     <w:rsid w:val="18891047"/>
     <w:rsid w:val="18EFC700"/>
     <w:rsid w:val="1936B2EA"/>
+    <w:rsid w:val="19AA3B93"/>
     <w:rsid w:val="1A287E7F"/>
     <w:rsid w:val="1A58E634"/>
     <w:rsid w:val="1A69CC4F"/>
     <w:rsid w:val="1A870340"/>
     <w:rsid w:val="1AA2E2A9"/>
     <w:rsid w:val="1AF0FD1B"/>
     <w:rsid w:val="1B330F72"/>
     <w:rsid w:val="1B346449"/>
     <w:rsid w:val="1B606510"/>
+    <w:rsid w:val="1B7B7320"/>
     <w:rsid w:val="1BB7A248"/>
     <w:rsid w:val="1BD15D97"/>
     <w:rsid w:val="1C045A2D"/>
     <w:rsid w:val="1C0B62E9"/>
     <w:rsid w:val="1C4ED1D9"/>
     <w:rsid w:val="1C7EF213"/>
     <w:rsid w:val="1C84EEB2"/>
     <w:rsid w:val="1CA8866F"/>
     <w:rsid w:val="1CD317E5"/>
     <w:rsid w:val="1D459391"/>
     <w:rsid w:val="1D46C136"/>
     <w:rsid w:val="1D5ADFA1"/>
     <w:rsid w:val="1D8C5018"/>
     <w:rsid w:val="1D8DCC9A"/>
+    <w:rsid w:val="1E13E5F6"/>
     <w:rsid w:val="1E19F42F"/>
     <w:rsid w:val="1E258841"/>
     <w:rsid w:val="1E5B329D"/>
     <w:rsid w:val="1F96D420"/>
     <w:rsid w:val="1FB27E27"/>
     <w:rsid w:val="20214EA9"/>
     <w:rsid w:val="202E1623"/>
     <w:rsid w:val="2064B7A2"/>
     <w:rsid w:val="20753FE7"/>
     <w:rsid w:val="2075518D"/>
     <w:rsid w:val="20A4D550"/>
     <w:rsid w:val="20D4DCF7"/>
     <w:rsid w:val="20ECDA39"/>
     <w:rsid w:val="21021F22"/>
     <w:rsid w:val="210F1D4B"/>
     <w:rsid w:val="2118DA7F"/>
     <w:rsid w:val="2203E7D0"/>
     <w:rsid w:val="222502C7"/>
+    <w:rsid w:val="2255E452"/>
     <w:rsid w:val="2263DA9D"/>
     <w:rsid w:val="22C66559"/>
     <w:rsid w:val="2304CF3C"/>
     <w:rsid w:val="232E8E54"/>
     <w:rsid w:val="2391AD0E"/>
     <w:rsid w:val="2397E831"/>
     <w:rsid w:val="2415E721"/>
     <w:rsid w:val="247B268E"/>
     <w:rsid w:val="248F3C8C"/>
     <w:rsid w:val="249C3A88"/>
     <w:rsid w:val="24CCFDB4"/>
     <w:rsid w:val="24D7B50F"/>
     <w:rsid w:val="24D9F582"/>
     <w:rsid w:val="24F77DC6"/>
     <w:rsid w:val="253F719F"/>
     <w:rsid w:val="2561F4AB"/>
     <w:rsid w:val="25921FD7"/>
     <w:rsid w:val="25A6EF58"/>
     <w:rsid w:val="25CD4782"/>
     <w:rsid w:val="26E0FC20"/>
     <w:rsid w:val="26EB4A8A"/>
     <w:rsid w:val="278FD214"/>
     <w:rsid w:val="279E980A"/>
     <w:rsid w:val="28049D3E"/>
     <w:rsid w:val="2895320C"/>
     <w:rsid w:val="28A764E4"/>
     <w:rsid w:val="28CEA6D1"/>
     <w:rsid w:val="28F12612"/>
     <w:rsid w:val="2985808B"/>
     <w:rsid w:val="298593AE"/>
     <w:rsid w:val="298F02A5"/>
     <w:rsid w:val="29AE5BE8"/>
     <w:rsid w:val="29B4F883"/>
     <w:rsid w:val="29F9BF5F"/>
     <w:rsid w:val="2A19B670"/>
     <w:rsid w:val="2A782213"/>
     <w:rsid w:val="2AA568AB"/>
     <w:rsid w:val="2AEA69E4"/>
     <w:rsid w:val="2B1AFD14"/>
     <w:rsid w:val="2B30E9CB"/>
     <w:rsid w:val="2B5FE2E7"/>
     <w:rsid w:val="2B99C8BF"/>
+    <w:rsid w:val="2BEBFD32"/>
     <w:rsid w:val="2BEC641B"/>
     <w:rsid w:val="2C036830"/>
     <w:rsid w:val="2C0FE2B6"/>
     <w:rsid w:val="2C577CD4"/>
     <w:rsid w:val="2C5E8E5B"/>
     <w:rsid w:val="2C8CFCF2"/>
     <w:rsid w:val="2CABC5BA"/>
     <w:rsid w:val="2D513B49"/>
     <w:rsid w:val="2D68B4EB"/>
     <w:rsid w:val="2D6B2846"/>
+    <w:rsid w:val="2D7284D5"/>
     <w:rsid w:val="2D8A904B"/>
     <w:rsid w:val="2D8CF083"/>
     <w:rsid w:val="2DE1A4A6"/>
     <w:rsid w:val="2DEE37DD"/>
     <w:rsid w:val="2E059F70"/>
     <w:rsid w:val="2E0F145C"/>
     <w:rsid w:val="2E2AF537"/>
     <w:rsid w:val="2E341EDC"/>
     <w:rsid w:val="2E3F68D7"/>
     <w:rsid w:val="2E45A3E6"/>
+    <w:rsid w:val="2E5C7CC9"/>
     <w:rsid w:val="2EBEE172"/>
     <w:rsid w:val="2EC0AA3A"/>
     <w:rsid w:val="2F05B299"/>
     <w:rsid w:val="2F51A2B4"/>
     <w:rsid w:val="2FD5BBFC"/>
     <w:rsid w:val="30016B91"/>
     <w:rsid w:val="30399C93"/>
     <w:rsid w:val="308636FD"/>
     <w:rsid w:val="30BCDEFC"/>
     <w:rsid w:val="30EE5812"/>
     <w:rsid w:val="30F1DCF4"/>
     <w:rsid w:val="3103B948"/>
     <w:rsid w:val="310928F4"/>
     <w:rsid w:val="31146268"/>
     <w:rsid w:val="31261EE3"/>
     <w:rsid w:val="31F7B00E"/>
     <w:rsid w:val="32398C0C"/>
     <w:rsid w:val="324032D4"/>
     <w:rsid w:val="3264CBD2"/>
     <w:rsid w:val="32D10643"/>
     <w:rsid w:val="331865A2"/>
     <w:rsid w:val="33327721"/>
+    <w:rsid w:val="335FC45A"/>
     <w:rsid w:val="33979C7B"/>
     <w:rsid w:val="3412A269"/>
     <w:rsid w:val="342CF7DD"/>
     <w:rsid w:val="346D92EB"/>
     <w:rsid w:val="347B8796"/>
     <w:rsid w:val="351CE7B9"/>
     <w:rsid w:val="3589C279"/>
     <w:rsid w:val="35AF8C73"/>
     <w:rsid w:val="35CF758A"/>
     <w:rsid w:val="35E20073"/>
     <w:rsid w:val="3652E163"/>
     <w:rsid w:val="3659FC95"/>
     <w:rsid w:val="36AE2B18"/>
     <w:rsid w:val="376FE175"/>
     <w:rsid w:val="37CA4BE7"/>
     <w:rsid w:val="38242685"/>
     <w:rsid w:val="3842A36E"/>
     <w:rsid w:val="3851395F"/>
     <w:rsid w:val="385DB160"/>
     <w:rsid w:val="3897E808"/>
     <w:rsid w:val="389ECDA4"/>
     <w:rsid w:val="38AB85D9"/>
+    <w:rsid w:val="38DB60B7"/>
     <w:rsid w:val="38E21BFE"/>
+    <w:rsid w:val="38EB60E7"/>
     <w:rsid w:val="3904AD74"/>
     <w:rsid w:val="3919459A"/>
     <w:rsid w:val="391C609A"/>
     <w:rsid w:val="3970B8A8"/>
     <w:rsid w:val="3982F0E1"/>
     <w:rsid w:val="39A999EA"/>
     <w:rsid w:val="39C18E01"/>
     <w:rsid w:val="39E80EF6"/>
+    <w:rsid w:val="3A04CCBC"/>
     <w:rsid w:val="3A19A002"/>
     <w:rsid w:val="3A7FB905"/>
     <w:rsid w:val="3AC49F40"/>
     <w:rsid w:val="3AF3681E"/>
     <w:rsid w:val="3B11C9B6"/>
     <w:rsid w:val="3B425673"/>
     <w:rsid w:val="3B7FF053"/>
     <w:rsid w:val="3BCA4EA2"/>
     <w:rsid w:val="3BE5D359"/>
     <w:rsid w:val="3C39564E"/>
     <w:rsid w:val="3C56FA66"/>
     <w:rsid w:val="3C668C07"/>
     <w:rsid w:val="3C750366"/>
     <w:rsid w:val="3CDBE7ED"/>
     <w:rsid w:val="3D387999"/>
     <w:rsid w:val="3D388071"/>
     <w:rsid w:val="3D422620"/>
+    <w:rsid w:val="3D9D1A66"/>
+    <w:rsid w:val="3E0E908C"/>
     <w:rsid w:val="3E649F0E"/>
     <w:rsid w:val="3E6F7B05"/>
     <w:rsid w:val="3E853C6A"/>
     <w:rsid w:val="3E970A6B"/>
     <w:rsid w:val="3EA05920"/>
     <w:rsid w:val="3ED360C1"/>
     <w:rsid w:val="3F08A5FD"/>
     <w:rsid w:val="3F3CF74D"/>
     <w:rsid w:val="3F40AC00"/>
     <w:rsid w:val="3F464201"/>
     <w:rsid w:val="3F80925A"/>
     <w:rsid w:val="3FB09EC5"/>
     <w:rsid w:val="3FD052BF"/>
     <w:rsid w:val="3FD0936F"/>
     <w:rsid w:val="3FDA4BF0"/>
     <w:rsid w:val="3FE84F53"/>
     <w:rsid w:val="4006BE67"/>
+    <w:rsid w:val="40116B7A"/>
     <w:rsid w:val="40313696"/>
     <w:rsid w:val="40667609"/>
     <w:rsid w:val="415F3A42"/>
     <w:rsid w:val="41683F6A"/>
     <w:rsid w:val="4193D9F7"/>
     <w:rsid w:val="41B62C83"/>
     <w:rsid w:val="41E11E83"/>
     <w:rsid w:val="424C74F7"/>
     <w:rsid w:val="4252A7B0"/>
     <w:rsid w:val="427547DA"/>
     <w:rsid w:val="427F07DB"/>
     <w:rsid w:val="42B1DEC8"/>
     <w:rsid w:val="42B96F14"/>
     <w:rsid w:val="42D58340"/>
     <w:rsid w:val="42FB3976"/>
     <w:rsid w:val="434D9BC6"/>
     <w:rsid w:val="43874558"/>
     <w:rsid w:val="439B5F7C"/>
     <w:rsid w:val="43B9EC61"/>
     <w:rsid w:val="43C4AD27"/>
     <w:rsid w:val="43C5338D"/>
     <w:rsid w:val="43CD4B13"/>
     <w:rsid w:val="43CF15DD"/>
+    <w:rsid w:val="4407BACE"/>
     <w:rsid w:val="441D9777"/>
+    <w:rsid w:val="44325845"/>
     <w:rsid w:val="44329641"/>
     <w:rsid w:val="4457C891"/>
     <w:rsid w:val="44AE93BD"/>
     <w:rsid w:val="44B42127"/>
     <w:rsid w:val="450F64C2"/>
     <w:rsid w:val="45682B54"/>
     <w:rsid w:val="45BC089C"/>
     <w:rsid w:val="45EE6D37"/>
+    <w:rsid w:val="4626148A"/>
     <w:rsid w:val="4654F0FE"/>
+    <w:rsid w:val="46613042"/>
     <w:rsid w:val="466962B1"/>
     <w:rsid w:val="467EDB84"/>
     <w:rsid w:val="4698FA3D"/>
     <w:rsid w:val="46996463"/>
     <w:rsid w:val="46CA5CB8"/>
     <w:rsid w:val="46DE0E8A"/>
     <w:rsid w:val="46DF7E6E"/>
     <w:rsid w:val="4720392F"/>
     <w:rsid w:val="474802B5"/>
     <w:rsid w:val="485C9616"/>
     <w:rsid w:val="48647CB7"/>
     <w:rsid w:val="48E6FF6D"/>
     <w:rsid w:val="48F94342"/>
     <w:rsid w:val="49772BDC"/>
     <w:rsid w:val="49E39E16"/>
     <w:rsid w:val="49ED0136"/>
     <w:rsid w:val="49F673BF"/>
     <w:rsid w:val="49F8FBCC"/>
+    <w:rsid w:val="4A0C4ACC"/>
     <w:rsid w:val="4A110E0F"/>
     <w:rsid w:val="4A7366E0"/>
     <w:rsid w:val="4AAB5132"/>
     <w:rsid w:val="4ADA0D77"/>
     <w:rsid w:val="4B1296CE"/>
     <w:rsid w:val="4B135E59"/>
     <w:rsid w:val="4B2EBBC7"/>
     <w:rsid w:val="4BEAC36A"/>
     <w:rsid w:val="4C39FCC8"/>
+    <w:rsid w:val="4C91F18D"/>
     <w:rsid w:val="4C9E3027"/>
     <w:rsid w:val="4D7B7BD1"/>
     <w:rsid w:val="4D85B046"/>
     <w:rsid w:val="4D96396F"/>
     <w:rsid w:val="4DA1FEF6"/>
     <w:rsid w:val="4DAACB95"/>
     <w:rsid w:val="4E2E32AD"/>
     <w:rsid w:val="4E799433"/>
     <w:rsid w:val="4E81C8DC"/>
     <w:rsid w:val="4EC2838A"/>
     <w:rsid w:val="4F55B507"/>
     <w:rsid w:val="4F595374"/>
     <w:rsid w:val="4F872B56"/>
+    <w:rsid w:val="4F90B4A2"/>
     <w:rsid w:val="4FA1A01F"/>
     <w:rsid w:val="4FAEE0E0"/>
     <w:rsid w:val="4FB98EBE"/>
     <w:rsid w:val="5039B52B"/>
+    <w:rsid w:val="505861C4"/>
     <w:rsid w:val="50B4DC0E"/>
     <w:rsid w:val="50E5D417"/>
     <w:rsid w:val="511B6976"/>
     <w:rsid w:val="520818B8"/>
     <w:rsid w:val="523EB725"/>
     <w:rsid w:val="524B1D8E"/>
     <w:rsid w:val="5280629B"/>
     <w:rsid w:val="5336A109"/>
     <w:rsid w:val="533785EF"/>
     <w:rsid w:val="53ADF869"/>
+    <w:rsid w:val="53BD1DA3"/>
     <w:rsid w:val="542AF963"/>
     <w:rsid w:val="54651BCE"/>
     <w:rsid w:val="549AC34F"/>
     <w:rsid w:val="55294F28"/>
     <w:rsid w:val="5541BBA3"/>
     <w:rsid w:val="5564F181"/>
     <w:rsid w:val="55657814"/>
     <w:rsid w:val="558A517A"/>
     <w:rsid w:val="55C23CF2"/>
     <w:rsid w:val="56388FD6"/>
     <w:rsid w:val="567CB8CD"/>
+    <w:rsid w:val="56A57F70"/>
     <w:rsid w:val="56AB591E"/>
     <w:rsid w:val="56AB5A21"/>
     <w:rsid w:val="57A8B019"/>
     <w:rsid w:val="5862F92B"/>
     <w:rsid w:val="589D93D8"/>
     <w:rsid w:val="589F6C0E"/>
+    <w:rsid w:val="5932B2A6"/>
     <w:rsid w:val="599E3239"/>
     <w:rsid w:val="59A37CB2"/>
     <w:rsid w:val="59CFB315"/>
     <w:rsid w:val="59D1F1C7"/>
     <w:rsid w:val="59EE9F91"/>
     <w:rsid w:val="5A5802BB"/>
+    <w:rsid w:val="5B6719DE"/>
     <w:rsid w:val="5BAEDEB7"/>
     <w:rsid w:val="5BD22115"/>
     <w:rsid w:val="5BD2AA3B"/>
     <w:rsid w:val="5C114DE6"/>
     <w:rsid w:val="5C478657"/>
     <w:rsid w:val="5C9B192C"/>
     <w:rsid w:val="5CD57917"/>
     <w:rsid w:val="5DE1916C"/>
     <w:rsid w:val="5E0509BD"/>
     <w:rsid w:val="5E3C014C"/>
     <w:rsid w:val="5E84630A"/>
     <w:rsid w:val="5F295F83"/>
     <w:rsid w:val="5F325BD8"/>
     <w:rsid w:val="5F4C9087"/>
     <w:rsid w:val="5F94C485"/>
     <w:rsid w:val="5F960030"/>
     <w:rsid w:val="5F9DDB7F"/>
     <w:rsid w:val="5FDB71F8"/>
     <w:rsid w:val="60282243"/>
     <w:rsid w:val="60289517"/>
     <w:rsid w:val="60434DEC"/>
     <w:rsid w:val="604FAE59"/>
     <w:rsid w:val="6093BF24"/>
     <w:rsid w:val="60C6836E"/>
     <w:rsid w:val="61071CFF"/>
     <w:rsid w:val="61279DF8"/>
     <w:rsid w:val="61439646"/>
+    <w:rsid w:val="61AFF03F"/>
     <w:rsid w:val="61E07BFB"/>
     <w:rsid w:val="620E1096"/>
     <w:rsid w:val="62163132"/>
     <w:rsid w:val="625E6C03"/>
     <w:rsid w:val="627D4C11"/>
     <w:rsid w:val="628DC329"/>
     <w:rsid w:val="6337A6E3"/>
     <w:rsid w:val="633CBA1C"/>
     <w:rsid w:val="634A7132"/>
     <w:rsid w:val="63653EA2"/>
     <w:rsid w:val="639CAD0B"/>
     <w:rsid w:val="63B121DA"/>
     <w:rsid w:val="63C1E8CC"/>
     <w:rsid w:val="643BB2E3"/>
     <w:rsid w:val="6441149A"/>
     <w:rsid w:val="647BA413"/>
     <w:rsid w:val="6497FA60"/>
     <w:rsid w:val="655A19DF"/>
     <w:rsid w:val="6576688B"/>
+    <w:rsid w:val="65C197E0"/>
     <w:rsid w:val="65C561E9"/>
     <w:rsid w:val="65FB8DEA"/>
     <w:rsid w:val="6679A81A"/>
     <w:rsid w:val="667CCF2D"/>
     <w:rsid w:val="66A62414"/>
     <w:rsid w:val="66D2BAA5"/>
     <w:rsid w:val="66F63556"/>
     <w:rsid w:val="671C00E1"/>
     <w:rsid w:val="674A8A4D"/>
     <w:rsid w:val="676FD321"/>
     <w:rsid w:val="6776278F"/>
     <w:rsid w:val="6789D164"/>
+    <w:rsid w:val="67D5A889"/>
     <w:rsid w:val="67D6848F"/>
     <w:rsid w:val="67DE4E35"/>
     <w:rsid w:val="67E4708B"/>
     <w:rsid w:val="684E37A6"/>
     <w:rsid w:val="68589517"/>
     <w:rsid w:val="6860DF80"/>
     <w:rsid w:val="687918ED"/>
     <w:rsid w:val="6879F409"/>
     <w:rsid w:val="68D4BC24"/>
     <w:rsid w:val="696D9EEE"/>
     <w:rsid w:val="6979ACCE"/>
     <w:rsid w:val="69EF75A5"/>
     <w:rsid w:val="6A2CF865"/>
     <w:rsid w:val="6A47FEF0"/>
     <w:rsid w:val="6A632E87"/>
     <w:rsid w:val="6A73275F"/>
     <w:rsid w:val="6ABD28AA"/>
     <w:rsid w:val="6ADC3DFE"/>
     <w:rsid w:val="6AE471D6"/>
     <w:rsid w:val="6B034043"/>
     <w:rsid w:val="6B12F72F"/>
     <w:rsid w:val="6C36337B"/>
     <w:rsid w:val="6C3B40FA"/>
     <w:rsid w:val="6C5E4ED1"/>
     <w:rsid w:val="6CD4B5B5"/>
     <w:rsid w:val="6D51A95A"/>
     <w:rsid w:val="6D7F04A8"/>
     <w:rsid w:val="6DE51D7D"/>
     <w:rsid w:val="6DE55803"/>
     <w:rsid w:val="6E45532F"/>
     <w:rsid w:val="6EB8F920"/>
     <w:rsid w:val="6EDF0086"/>
+    <w:rsid w:val="6F2B4B43"/>
     <w:rsid w:val="6F31B0F9"/>
     <w:rsid w:val="6F845DF8"/>
     <w:rsid w:val="6F887C70"/>
     <w:rsid w:val="6FADEBDB"/>
     <w:rsid w:val="700DA894"/>
     <w:rsid w:val="702E4F52"/>
     <w:rsid w:val="70463182"/>
     <w:rsid w:val="70D12E2B"/>
     <w:rsid w:val="7116630A"/>
     <w:rsid w:val="7156CBF2"/>
     <w:rsid w:val="71830B29"/>
     <w:rsid w:val="7200125C"/>
     <w:rsid w:val="72951C2B"/>
     <w:rsid w:val="730D2F83"/>
     <w:rsid w:val="7311ADE2"/>
     <w:rsid w:val="731DEF70"/>
     <w:rsid w:val="73734F64"/>
     <w:rsid w:val="7396BB52"/>
     <w:rsid w:val="73CD49F0"/>
     <w:rsid w:val="73D862DC"/>
     <w:rsid w:val="73F0DA5D"/>
     <w:rsid w:val="74775932"/>
     <w:rsid w:val="74B72191"/>
     <w:rsid w:val="74C3168D"/>
     <w:rsid w:val="75291142"/>
     <w:rsid w:val="7529E9DD"/>
     <w:rsid w:val="7576829D"/>
     <w:rsid w:val="758756F3"/>
     <w:rsid w:val="75929A8C"/>
     <w:rsid w:val="75B43A0A"/>
     <w:rsid w:val="75F2D66F"/>
     <w:rsid w:val="7654A859"/>
     <w:rsid w:val="765E19E0"/>
     <w:rsid w:val="768D51B4"/>
     <w:rsid w:val="76927DD2"/>
     <w:rsid w:val="769ED68E"/>
     <w:rsid w:val="779D18C0"/>
     <w:rsid w:val="77BC67D1"/>
+    <w:rsid w:val="77BDEEDB"/>
     <w:rsid w:val="77C79345"/>
     <w:rsid w:val="77E323FD"/>
     <w:rsid w:val="77F7B071"/>
     <w:rsid w:val="780178BE"/>
     <w:rsid w:val="781E0025"/>
     <w:rsid w:val="782C4B2D"/>
     <w:rsid w:val="785079AB"/>
     <w:rsid w:val="78A8CFC8"/>
     <w:rsid w:val="78B2B61B"/>
     <w:rsid w:val="78BFDB07"/>
     <w:rsid w:val="78E45976"/>
     <w:rsid w:val="79176AFC"/>
     <w:rsid w:val="79757D81"/>
+    <w:rsid w:val="79AF544A"/>
     <w:rsid w:val="7A4C0C25"/>
     <w:rsid w:val="7A6EE09A"/>
+    <w:rsid w:val="7A916B20"/>
     <w:rsid w:val="7AC75EC1"/>
     <w:rsid w:val="7B88C605"/>
     <w:rsid w:val="7B8B1AC5"/>
     <w:rsid w:val="7BDAECE4"/>
     <w:rsid w:val="7BE24B34"/>
     <w:rsid w:val="7C19C7A7"/>
     <w:rsid w:val="7C4AA0E0"/>
     <w:rsid w:val="7C4EDB6E"/>
     <w:rsid w:val="7C5ACDD8"/>
+    <w:rsid w:val="7C72093C"/>
     <w:rsid w:val="7C93A49B"/>
     <w:rsid w:val="7CA8E91A"/>
     <w:rsid w:val="7CD86DD0"/>
     <w:rsid w:val="7CF7C7F1"/>
     <w:rsid w:val="7D625C86"/>
     <w:rsid w:val="7E477915"/>
     <w:rsid w:val="7E9FF6CC"/>
     <w:rsid w:val="7EF40036"/>
     <w:rsid w:val="7F06B2DC"/>
     <w:rsid w:val="7F2D5AA2"/>
     <w:rsid w:val="7F3A72D6"/>
     <w:rsid w:val="7F54BB32"/>
     <w:rsid w:val="7FB8391A"/>
     <w:rsid w:val="7FFF8843"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -6683,51 +7470,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1705205580">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/ticks/removing_a_tick.html" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avonandsomerset.police.uk/report/anti-social-behaviour/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bristolcouncil.sharepoint.com/sites/HealthSafetyandWellbeing/Shared%20Documents/Forms/Public%20view.aspx?id=%2Fsites%2FHealthSafetyandWellbeing%2FShared%20Documents%2FLone%20working%20policy%2Epdf&amp;parent=%2Fsites%2FHealthSafetyandWellbeing%2FShared%20Documents" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avonandsomerset.police.uk/report/anti-social-behaviour/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bristolcouncil.sharepoint.com/sites/HealthSafetyandWellbeing/Shared%20Documents/Forms/Public%20view.aspx?id=%2Fsites%2FHealthSafetyandWellbeing%2FShared%20Documents%2FLone%20working%20policy%2Epdf&amp;parent=%2Fsites%2FHealthSafetyandWellbeing%2FShared%20Documents" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trixcms.trixonline.co.uk/api/assets/swcpp-bristol/a30b6afd-2466-4bde-8e4f-161abde256f3/regional-joint-safeguarding-adults-policy-july-2023.pdf" TargetMode="External" Id="R86f5c0d0306049cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.open.edu%2Fopenlearncreate%2Fenrol%2Findex.php%3Fid%3D11691&amp;data=05%7C02%7Cnicola.ferris%40bristol.gov.uk%7Cea9021b49ee74d6d6f7608de9ecee323%7C6378a7a50f214482aee0897eb7de331f%7C0%7C0%7C639122808602780688%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=XlOehcSuTZA8lpZusoizxNRi88OgLXMXlYIlq4zi%2F1g%3D&amp;reserved=0" TargetMode="External" Id="R3dbd06f8ad1a4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/ticks/removing_a_tick.html" TargetMode="External" Id="R0e264044701b4422" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7221,61 +8008,61 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A7AC857-AC33-4DB4-B314-B27309D420B3}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joe Aslett</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Nic Ferris</lastModifiedBy>
+  <revision>42</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100708486052300824BA4D620CF95E9C978</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>63c1cfba,4d844859,529557c5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
     <vt:lpwstr>2025-12-23T07:48:13Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>