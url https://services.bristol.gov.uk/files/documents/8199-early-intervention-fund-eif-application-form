--- v1 (2026-01-23)
+++ v2 (2026-04-01)
@@ -143,171 +143,130 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> GRANT</w:t>
       </w:r>
       <w:r w:rsidRPr="00287080">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> application</w:t>
       </w:r>
       <w:r w:rsidR="00453B8F" w:rsidRPr="00287080">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CF2366" w14:textId="5D6567ED" w:rsidR="002C1598" w:rsidRPr="00287080" w:rsidRDefault="002C1598" w:rsidP="002C1598">
-[...50 lines deleted...]
-    </w:p>
     <w:p w14:paraId="27E429D0" w14:textId="77777777" w:rsidR="00304341" w:rsidRPr="00287080" w:rsidRDefault="00304341" w:rsidP="00431C5F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2531"/>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2529"/>
         <w:gridCol w:w="2534"/>
       </w:tblGrid>
       <w:tr w:rsidR="00305A0F" w14:paraId="3957DA8B" w14:textId="332B5574" w:rsidTr="00F15C3D">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15181" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="207A168A" w14:textId="6D0BD7B8" w:rsidR="00305A0F" w:rsidRPr="00EE0B0B" w:rsidRDefault="00305A0F" w:rsidP="00EE0B0B">
+          <w:p w14:paraId="207A168A" w14:textId="534FED43" w:rsidR="00305A0F" w:rsidRPr="00EE0B0B" w:rsidRDefault="00305A0F" w:rsidP="00EE0B0B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE0B0B">
+            <w:r w:rsidRPr="6B08DE41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>School Demographics</w:t>
+            </w:r>
+            <w:r w:rsidR="269B562D" w:rsidRPr="6B08DE41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for mainstream pupils only (reception- year 11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00305A0F" w14:paraId="23D3AB97" w14:textId="6A71F310" w:rsidTr="00F15C3D">
         <w:trPr>
           <w:trHeight w:val="875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15181" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="30869B09" w14:textId="72EFFFE8" w:rsidR="00305A0F" w:rsidRPr="00431C5F" w:rsidRDefault="00305A0F" w:rsidP="00F15C3D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00431C5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -661,51 +620,51 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5088"/>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="367AE0F9" w14:textId="77777777" w:rsidTr="6EB5D0E0">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="367AE0F9" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79F6453A" w14:textId="5DD74D39" w:rsidR="002C1598" w:rsidRPr="00061AD9" w:rsidRDefault="005E011D" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EB5D0E0">
@@ -736,51 +695,51 @@
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77CAB47C" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00287080" w:rsidRDefault="002C1598" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A44EEF" w:rsidRPr="00287080" w14:paraId="280928A5" w14:textId="77777777" w:rsidTr="6EB5D0E0">
+      <w:tr w:rsidR="00A44EEF" w:rsidRPr="00287080" w14:paraId="280928A5" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06F8FE87" w14:textId="6880FEC8" w:rsidR="00A44EEF" w:rsidRDefault="00A44EEF" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EB5D0E0">
@@ -802,51 +761,51 @@
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="194931D3" w14:textId="77777777" w:rsidR="00A44EEF" w:rsidRPr="00287080" w:rsidRDefault="00A44EEF" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="2ABF020C" w14:textId="77777777" w:rsidTr="6EB5D0E0">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="2ABF020C" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="231587E7" w14:textId="04D48EAC" w:rsidR="002C1598" w:rsidRPr="00061AD9" w:rsidRDefault="00B80883" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EB5D0E0">
@@ -877,51 +836,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C0B5B6C" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00287080" w:rsidRDefault="002C1598" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="68BC706E" w14:textId="77777777" w:rsidTr="6EB5D0E0">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="68BC706E" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CBE4898" w14:textId="08E4BFC9" w:rsidR="002C1598" w:rsidRPr="00061AD9" w:rsidRDefault="00AE667A" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EB5D0E0">
@@ -943,51 +902,51 @@
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AF3DEF0" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00287080" w:rsidRDefault="002C1598" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B31324" w:rsidRPr="00287080" w14:paraId="43862DD1" w14:textId="77777777" w:rsidTr="6EB5D0E0">
+      <w:tr w:rsidR="00B31324" w:rsidRPr="00287080" w14:paraId="43862DD1" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36A287D7" w14:textId="4889240F" w:rsidR="00B31324" w:rsidRPr="00061AD9" w:rsidRDefault="00F2261A" w:rsidP="00C27562">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EB5D0E0">
@@ -1029,51 +988,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14420352" w14:textId="661F346C" w:rsidR="00B31324" w:rsidRPr="00287080" w:rsidRDefault="00B31324" w:rsidP="00C27562">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074631D" w:rsidRPr="00287080" w14:paraId="0F760B12" w14:textId="77777777" w:rsidTr="6EB5D0E0">
+      <w:tr w:rsidR="0074631D" w:rsidRPr="00287080" w14:paraId="0F760B12" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6123CA50" w14:textId="045C32AF" w:rsidR="0074631D" w:rsidRDefault="004242C2" w:rsidP="00C27562">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EB5D0E0">
@@ -1097,51 +1056,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35155BF8" w14:textId="77777777" w:rsidR="0074631D" w:rsidRPr="00287080" w:rsidRDefault="0074631D" w:rsidP="00C27562">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001275B3" w:rsidRPr="00287080" w14:paraId="3FB1061E" w14:textId="77777777" w:rsidTr="6EB5D0E0">
+      <w:tr w:rsidR="001275B3" w:rsidRPr="00287080" w14:paraId="3FB1061E" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BC56B6B" w14:textId="5765115B" w:rsidR="001275B3" w:rsidRDefault="001275B3" w:rsidP="00C27562">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EB5D0E0">
@@ -1210,189 +1169,211 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FB6B7AC" w14:textId="77777777" w:rsidR="001275B3" w:rsidRPr="00287080" w:rsidRDefault="001275B3" w:rsidP="00C27562">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="22742A36" w14:textId="77777777" w:rsidTr="6EB5D0E0">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="22742A36" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E2524D9" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="0066267F" w:rsidRDefault="00CC6E4A" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00720D34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Assess: </w:t>
             </w:r>
             <w:r w:rsidR="00EF383E" w:rsidRPr="00720D34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Rationale for requesting a grant</w:t>
             </w:r>
             <w:r w:rsidR="00EF383E" w:rsidRPr="0066267F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E81EA7F" w14:textId="78540682" w:rsidR="005C3CB8" w:rsidRPr="0066267F" w:rsidRDefault="00DA698D" w:rsidP="00661912">
+          <w:p w14:paraId="4E81EA7F" w14:textId="205409CB" w:rsidR="005C3CB8" w:rsidRPr="0066267F" w:rsidRDefault="44D83CDC" w:rsidP="00661912">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6EB5D0E0">
-[...4 lines deleted...]
-              <w:t>Consider including</w:t>
+            <w:r w:rsidRPr="6B08DE41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Things to </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA698D" w:rsidRPr="6EB5D0E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Consider</w:t>
             </w:r>
             <w:r w:rsidR="005C3CB8" w:rsidRPr="6EB5D0E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04EA2301" w14:textId="4B7C4DB5" w:rsidR="1B5460D4" w:rsidRDefault="1B5460D4" w:rsidP="6EB5D0E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6EB5D0E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How this links to your provision map</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="690DE207" w14:textId="77777777" w:rsidR="005C3CB8" w:rsidRPr="0066267F" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
+          <w:p w14:paraId="690DE207" w14:textId="61AB2083" w:rsidR="005C3CB8" w:rsidRPr="0066267F" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066267F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Data analysis: attainment, progress, attendance, exclusions for target group.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A502DB" w14:textId="77777777" w:rsidR="005C3CB8" w:rsidRPr="0066267F" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
+          <w:p w14:paraId="54A502DB" w14:textId="43CD72A9" w:rsidR="005C3CB8" w:rsidRPr="0066267F" w:rsidRDefault="26D03B7D" w:rsidP="00661912">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0066267F">
-[...4 lines deleted...]
-              <w:t>SEND profiles: EHCP/SEN Support breakdown.</w:t>
+            <w:r w:rsidRPr="6B08DE41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEND profiles: </w:t>
+            </w:r>
+            <w:r w:rsidR="3C8421F6" w:rsidRPr="6B08DE41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Profile of need in school (break down of categories of need e.g. 42% SEMH, 25% C&amp;L etc.)</w:t>
+            </w:r>
+            <w:r w:rsidR="1B86EF8B" w:rsidRPr="4E350B01">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="596B5D01" w14:textId="77777777" w:rsidR="005C3CB8" w:rsidRPr="0066267F" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066267F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Evidence of gap: e.g., “Current phonics screening shows 40% of SEND pupils below expected standard.”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06DBDA37" w14:textId="3EA39E5D" w:rsidR="005C3CB8" w:rsidRDefault="005C3CB8" w:rsidP="00661912">
             <w:pPr>
@@ -1592,51 +1573,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="245183E2" w14:textId="77777777" w:rsidR="00F2261A" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05DA4ACC" w14:textId="36716F3F" w:rsidR="00F2261A" w:rsidRPr="00287080" w:rsidRDefault="00F2261A" w:rsidP="0076072C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="5D7028A0" w14:textId="77777777" w:rsidTr="6EB5D0E0">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="5D7028A0" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="070DEDD1" w14:textId="77777777" w:rsidR="00661912" w:rsidRDefault="00CC6E4A" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00720D34">
@@ -1668,64 +1649,71 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Detail</w:t>
             </w:r>
             <w:r w:rsidR="00883461" w:rsidRPr="00720D34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">s of proposal </w:t>
             </w:r>
             <w:r w:rsidR="00E76EE7" w:rsidRPr="00720D34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="green"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>including detailed costs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="147D5A6A" w14:textId="244F7B84" w:rsidR="006215AD" w:rsidRPr="006215AD" w:rsidRDefault="00CC03A2" w:rsidP="006215AD">
+          <w:p w14:paraId="147D5A6A" w14:textId="02FAF032" w:rsidR="006215AD" w:rsidRPr="006215AD" w:rsidRDefault="3DE2D231" w:rsidP="006215AD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Consider including</w:t>
+            <w:r w:rsidRPr="6B08DE41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Things to </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC03A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Consider</w:t>
             </w:r>
             <w:r w:rsidR="006215AD" w:rsidRPr="006215AD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28024729" w14:textId="18D8EA4A" w:rsidR="006215AD" w:rsidRPr="0066267F" w:rsidRDefault="006215AD" w:rsidP="006215AD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066267F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1793,205 +1781,220 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>etailed cost breakdown (resources, staffing, CPD).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78D0E200" w14:textId="5AAED738" w:rsidR="005F57C3" w:rsidRPr="00914CDD" w:rsidRDefault="005F57C3" w:rsidP="005F57C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914CDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Include cost breakdown for training materials, facilitator fees, and staff release time. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E3BE03B" w14:textId="77777777" w:rsidR="006073C3" w:rsidRPr="00914CDD" w:rsidRDefault="006073C3" w:rsidP="006073C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914CDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Outline CPD structure: number of sessions, audience, delivery method.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C9906B4" w14:textId="55D43C37" w:rsidR="00AA3FBE" w:rsidRPr="00914CDD" w:rsidRDefault="005F57C3" w:rsidP="00914CDD">
+          <w:p w14:paraId="0C9906B4" w14:textId="68C1537C" w:rsidR="00AA3FBE" w:rsidRPr="00914CDD" w:rsidRDefault="005F57C3" w:rsidP="00914CDD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914CDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Explain sustainability (e.g., how learning will be embedded and cascaded</w:t>
+              <w:t>Explain sustainability e.g., how learning will be embedded and cascaded</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D8412A3" w14:textId="686ED2E9" w:rsidR="00883461" w:rsidRPr="00D8393E" w:rsidRDefault="006215AD" w:rsidP="00D8393E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914CDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Consider alignment with Bristol Graduated Response Guidance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ECBD9D2" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00287080" w:rsidRDefault="002C1598" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="56190B4D" w14:textId="77777777" w:rsidTr="6EB5D0E0">
+      <w:tr w:rsidR="002C1598" w:rsidRPr="00287080" w14:paraId="56190B4D" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B84C603" w14:textId="77777777" w:rsidR="002C1598" w:rsidRDefault="00CF3543" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00720D34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Do: How will this be implemented</w:t>
             </w:r>
             <w:r w:rsidR="00D04211" w:rsidRPr="00720D34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07EA75F1" w14:textId="3E945385" w:rsidR="00282129" w:rsidRPr="00282129" w:rsidRDefault="00CC03A2" w:rsidP="00282129">
+          <w:p w14:paraId="07EA75F1" w14:textId="74050977" w:rsidR="00282129" w:rsidRPr="00282129" w:rsidRDefault="500A0AD9" w:rsidP="00282129">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+            <w:r w:rsidRPr="26314F12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Things to </w:t>
+            </w:r>
+            <w:r w:rsidR="21622044" w:rsidRPr="26314F12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Consider</w:t>
+            </w:r>
+            <w:r w:rsidR="3F8896C6" w:rsidRPr="26314F12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="4406A2E2" w:rsidRPr="26314F12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48BB558C" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="0066267F" w:rsidRDefault="00282129" w:rsidP="00282129">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066267F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Implementation steps: who, when, how.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55CDC223" w14:textId="77777777" w:rsidR="00282129" w:rsidRPr="0066267F" w:rsidRDefault="00282129" w:rsidP="00282129">
             <w:pPr>
@@ -2084,51 +2087,51 @@
               <w:t xml:space="preserve"> management (e.g., staff absence contingency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73E5E898" w14:textId="77777777" w:rsidR="002C1598" w:rsidRPr="00287080" w:rsidRDefault="002C1598" w:rsidP="0076072C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050373D" w:rsidRPr="00287080" w14:paraId="1FA4B48D" w14:textId="77777777" w:rsidTr="6EB5D0E0">
+      <w:tr w:rsidR="0050373D" w:rsidRPr="00287080" w14:paraId="1FA4B48D" w14:textId="77777777" w:rsidTr="26314F12">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67BE1345" w14:textId="77777777" w:rsidR="0050373D" w:rsidRDefault="00CF3543" w:rsidP="0050373D">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00720D34">
               <w:rPr>
@@ -2136,64 +2139,71 @@
                 <w:b/>
                 <w:highlight w:val="red"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Review: </w:t>
             </w:r>
             <w:r w:rsidR="001275B3" w:rsidRPr="00720D34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="red"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How will you measure impact</w:t>
             </w:r>
             <w:r w:rsidR="00D04211" w:rsidRPr="00720D34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="red"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DCCE790" w14:textId="623029C7" w:rsidR="0066267F" w:rsidRPr="0066267F" w:rsidRDefault="00CC03A2" w:rsidP="0066267F">
+          <w:p w14:paraId="1DCCE790" w14:textId="1FC6159B" w:rsidR="0066267F" w:rsidRPr="0066267F" w:rsidRDefault="72B03112" w:rsidP="0066267F">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Consider including</w:t>
+            <w:r w:rsidRPr="6B08DE41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Things to </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC03A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Consider</w:t>
             </w:r>
             <w:r w:rsidR="0066267F" w:rsidRPr="0066267F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58DC437F" w14:textId="77777777" w:rsidR="0066267F" w:rsidRPr="0066267F" w:rsidRDefault="0066267F" w:rsidP="0066267F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0066267F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2317,51 +2327,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000843F5" w14:paraId="179A4B82" w14:textId="77777777" w:rsidTr="0067253C">
+      <w:tr w:rsidR="000843F5" w14:paraId="179A4B82" w14:textId="77777777" w:rsidTr="73D99FF3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15163" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="002D6D66" w14:textId="002BD8BD" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="00FD2E36" w:rsidP="000843F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">This </w:t>
             </w:r>
             <w:r w:rsidR="00323CAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2454,349 +2464,462 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69CA90BC" w14:textId="77777777" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="000843F5" w:rsidP="000843F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000843F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Use funding only for approved purpose</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B1F5C5C" w14:textId="77777777" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="000843F5" w:rsidP="000843F5">
+          <w:p w14:paraId="1B1F5C5C" w14:textId="5E16FFC1" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="000843F5" w:rsidP="000843F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000843F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Implement agreed intervention/approach</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="1D26F20B" w14:textId="77777777" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="000843F5" w:rsidP="000843F5">
+            <w:r w:rsidR="33053CD1" w:rsidRPr="6B08DE41">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with robust monitoring processes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A204172" w14:textId="43D2D4E3" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="000843F5" w:rsidP="000843F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000843F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Complete two APDR cycles and submit evidence</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A204172" w14:textId="43D2D4E3" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="000843F5" w:rsidP="000843F5">
+              <w:t xml:space="preserve">Provide financial accountability </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427BAE1F" w14:textId="77777777" w:rsidR="000843F5" w:rsidRPr="000843F5" w:rsidRDefault="000843F5" w:rsidP="000843F5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000843F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Provide financial accountability </w:t>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t>Participate in review meetings and share impact data</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C4D2BE8" w14:textId="7788D004" w:rsidR="000843F5" w:rsidRPr="002216CF" w:rsidRDefault="00062B83" w:rsidP="00591A01">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="5C4D2BE8" w14:textId="2904AA8F" w:rsidR="000843F5" w:rsidRPr="002216CF" w:rsidRDefault="79DACD89" w:rsidP="26314F12">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="26314F12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Any breach in this agreement could </w:t>
             </w:r>
-            <w:r w:rsidR="000004CE">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="745E34F3" w:rsidRPr="26314F12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>result in the claw-back of allocated funding</w:t>
+            </w:r>
+            <w:r w:rsidR="6B166911" w:rsidRPr="26314F12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00056C73" w14:paraId="19B9CC24" w14:textId="77777777" w:rsidTr="0067253C">
+      <w:tr w:rsidR="00056C73" w14:paraId="19B9CC24" w14:textId="77777777" w:rsidTr="73D99FF3">
         <w:trPr>
           <w:trHeight w:val="945"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="154F871B" w14:textId="3131CC87" w:rsidR="00056C73" w:rsidRPr="00FD2E36" w:rsidRDefault="00056C73" w:rsidP="00FD2E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD2E36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Name (Headteacher)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="751E6210" w14:textId="77777777" w:rsidR="00056C73" w:rsidRDefault="00056C73" w:rsidP="00FD2E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA4FF79" w14:textId="6156554F" w:rsidR="00056C73" w:rsidRPr="00FD2E36" w:rsidRDefault="00FD2E36" w:rsidP="00FD2E36">
-[...6 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="0F83B408" w14:textId="6EB8520C" w:rsidR="00056C73" w:rsidRDefault="00FD2E36" w:rsidP="4E350B01">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD2E36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CED5C69" w14:textId="2B686F8C" w:rsidR="00C3276D" w:rsidRPr="00DD379B" w:rsidRDefault="00C3276D" w:rsidP="73D99FF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD379B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="12658BA4" w:rsidRPr="00DD379B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must be </w:t>
+            </w:r>
+            <w:r w:rsidR="5B0A69EA" w:rsidRPr="00DD379B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Headteacher</w:t>
+            </w:r>
+            <w:r w:rsidR="12BBCCDB" w:rsidRPr="00DD379B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s signature</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD379B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA4FF79" w14:textId="27C60679" w:rsidR="00056C73" w:rsidRPr="00FD2E36" w:rsidRDefault="00A73EEF" w:rsidP="00FD2E36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4E350B01">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26FED839" w14:textId="5A57F6D4" w:rsidR="00056C73" w:rsidRDefault="00056C73" w:rsidP="00591A01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20AE5D79" w14:textId="77777777" w:rsidR="00A44EEF" w:rsidRDefault="00A44EEF" w:rsidP="00486DF0">
+    <w:p w14:paraId="31D9D5AD" w14:textId="77777777" w:rsidR="005403B5" w:rsidRDefault="005403B5" w:rsidP="001673F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79FD224D" w14:textId="78716919" w:rsidR="001673F8" w:rsidRPr="00287080" w:rsidRDefault="001673F8" w:rsidP="001673F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>PLEASE ENSURE ALL SECTIONS ARE COMPLETED IN FULL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F19D5B6" w14:textId="77777777" w:rsidR="001673F8" w:rsidRPr="00287080" w:rsidRDefault="001673F8" w:rsidP="001673F8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Incomplete or missing paperwork will result in the application being rejected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5078EEBE" w14:textId="77777777" w:rsidR="00A44EEF" w:rsidRDefault="00A44EEF" w:rsidP="00486DF0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5078EEBE" w14:textId="77777777" w:rsidR="00A44EEF" w:rsidRDefault="00A44EEF" w:rsidP="00486DF0">
+    <w:p w14:paraId="431C05C1" w14:textId="77777777" w:rsidR="0067253C" w:rsidRDefault="0067253C" w:rsidP="00486DF0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="431C05C1" w14:textId="77777777" w:rsidR="0067253C" w:rsidRDefault="0067253C" w:rsidP="00486DF0">
+    <w:p w14:paraId="2A57112C" w14:textId="77777777" w:rsidR="00913CEA" w:rsidRDefault="00913CEA" w:rsidP="00486DF0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E27B3C" w14:textId="77777777" w:rsidR="00913CEA" w:rsidRDefault="00913CEA" w:rsidP="00486DF0">
+    <w:p w14:paraId="18B44555" w14:textId="77777777" w:rsidR="005403B5" w:rsidRDefault="005403B5" w:rsidP="00486DF0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AA603A5" w14:textId="77777777" w:rsidR="00913CEA" w:rsidRDefault="00913CEA" w:rsidP="00486DF0">
+    <w:p w14:paraId="08C0B845" w14:textId="77777777" w:rsidR="00913CEA" w:rsidRDefault="00913CEA" w:rsidP="00486DF0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A57112C" w14:textId="77777777" w:rsidR="00913CEA" w:rsidRDefault="00913CEA" w:rsidP="00486DF0">
+    <w:p w14:paraId="45C8FD48" w14:textId="77777777" w:rsidR="0067253C" w:rsidRDefault="0067253C" w:rsidP="00486DF0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08C0B845" w14:textId="77777777" w:rsidR="00913CEA" w:rsidRDefault="00913CEA" w:rsidP="00486DF0">
+    <w:p w14:paraId="2D79FBE9" w14:textId="4A6BE183" w:rsidR="00F329B4" w:rsidRPr="00287080" w:rsidRDefault="00C44E17" w:rsidP="00486DF0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...22 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00287080">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>FUNDING STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="84"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9918"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C44E17" w:rsidRPr="00287080" w14:paraId="251857BC" w14:textId="77777777" w:rsidTr="00B23E9C">
         <w:trPr>
           <w:trHeight w:val="599"/>
@@ -3775,62 +3898,86 @@
             <w:r w:rsidRPr="00294805">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No clear monitoring or impact measures.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79CF1819" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00294805" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294805">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Missing or incomplete sections (Assess, Plan, Do, Review).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18DC6E72" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00AC4F9F" w:rsidRDefault="00B86245" w:rsidP="00B86245">
-            <w:pPr>
+          <w:p w14:paraId="1BC118D2" w14:textId="7F65323E" w:rsidR="00B86245" w:rsidRPr="00F16732" w:rsidRDefault="00B86245" w:rsidP="00F16732">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294805">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No evidence of whole-school provision mapping or strategic alignment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18DC6E72" w14:textId="27BBAB4A" w:rsidR="00B86245" w:rsidRPr="00C3276D" w:rsidRDefault="25C58710" w:rsidP="00C3276D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C3276D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Headteacher has not signed and dated the application form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B86245" w:rsidRPr="00287080" w14:paraId="2433687F" w14:textId="77777777" w:rsidTr="00B86245">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15446" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="37042AF7" w14:textId="77777777" w:rsidR="00B86245" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC4F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3839,126 +3986,89 @@
               </w:rPr>
               <w:t>Additional feedback</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C08AF21" w14:textId="77777777" w:rsidR="00B86245" w:rsidRPr="00294805" w:rsidRDefault="00B86245" w:rsidP="00B86245">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21C71B8F" w14:textId="77777777" w:rsidR="00DB24D4" w:rsidRPr="00287080" w:rsidRDefault="00DB24D4" w:rsidP="00B86245">
-[...37 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="45380EC9" w14:textId="2D9EDA54" w:rsidR="004A79BF" w:rsidRPr="00287080" w:rsidRDefault="004A79BF" w:rsidP="35B4C2C1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F4E79" w:themeColor="accent5" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004A79BF" w:rsidRPr="00287080" w:rsidSect="00431C5F">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F1997FC" w14:textId="77777777" w:rsidR="00160198" w:rsidRDefault="00160198" w:rsidP="000C209D">
+    <w:p w14:paraId="1F2A2C15" w14:textId="77777777" w:rsidR="008141FA" w:rsidRDefault="008141FA" w:rsidP="000C209D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BE0174A" w14:textId="77777777" w:rsidR="00160198" w:rsidRDefault="00160198" w:rsidP="000C209D">
+    <w:p w14:paraId="3BE448E9" w14:textId="77777777" w:rsidR="008141FA" w:rsidRDefault="008141FA" w:rsidP="000C209D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3971,79 +4081,76 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3865D016" w14:textId="5968AE87" w:rsidR="000B6E9D" w:rsidRDefault="000B6E9D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FFC5D3E" wp14:editId="7E86B608">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
@@ -4091,73 +4198,73 @@
                           <w:r w:rsidRPr="000B6E9D">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1FFC5D3E">
+            <v:shapetype w14:anchorId="1FFC5D3E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9BYl5EAIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSpWmMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt22nYRaZI+pF8fFrcd1qRo3C+AVPS8SinRBgOVWP2Jf3+uv50&#10;R4kPzFRMgRElPQlP75cfPyxaW4gJ1KAq4QiCGF+0tqR1CLbIMs9roZkfgRUGgxKcZgGvbp9VjrWI&#10;rlU2yfPbrAVXWQdceI/exz5IlwlfSsHDs5ReBKJKir2FdLp07uKZLRes2Dtm64YPbbB/6EKzxmDR&#10;C9QjC4wcXPMHlG64Aw8yjDjoDKRsuEgz4DTj/N0025pZkWZBcry90OT/Hyx/Om7tiyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOHpQpvoAuHonM0ms/mUEo6hm9u7+c00omTXn63z4asATaJRUodbSWSx&#10;48aHPvWcEmsZWDdKpc0o85sDMaMnu3YYrdDtuqHtHVQnnMZBv2hv+brBmhvmwwtzuFkcANUanvGQ&#10;CtqSwmBRUoP78Td/zEfCMUpJi0opqUEpU6K+GVzEZPo5z6Oy0g0NdzZ2yRjP82mMm4N+ABThGN+D&#10;5cmMyUGdTelAv6GYV7EahpjhWLOku7P5EHrd4mPgYrVKSSgiy8LGbC2P0JGsyORr98acHegOuKcn&#10;OGuJFe9Y73Pjn96uDgG5TyuJxPZsDnyjANNSh8cSFf7rPWVdn/TyJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJrqQPHaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjTiIRqhCn&#10;qvgTV1IkOG7ibRw1XofYbcPb43KBy0qjGc18W25mO4gTTb53rCBdJSCIW6d77hS8755v1iB8QNY4&#10;OCYF3+RhUy2uSiy0O/MbnerQiVjCvkAFJoSxkNK3hiz6lRuJo7d3k8UQ5dRJPeE5lttBZkmSS4s9&#10;xwWDIz0Yag/10SrIH1+2ZvzIP7/2mX/1jTuE2j0pdb2ct/cgAs3hLwwX/IgOVWRq3JG1F4OC+Ej4&#10;vRcvS+9ANApu1ynIqpT/4asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL0FiXkQAgAA&#10;GgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJrqQPHa&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251658241;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9BYl5EAIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSpWmMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KdpKt22nYRaZI+pF8fFrcd1qRo3C+AVPS8SinRBgOVWP2Jf3+uv50&#10;R4kPzFRMgRElPQlP75cfPyxaW4gJ1KAq4QiCGF+0tqR1CLbIMs9roZkfgRUGgxKcZgGvbp9VjrWI&#10;rlU2yfPbrAVXWQdceI/exz5IlwlfSsHDs5ReBKJKir2FdLp07uKZLRes2Dtm64YPbbB/6EKzxmDR&#10;C9QjC4wcXPMHlG64Aw8yjDjoDKRsuEgz4DTj/N0025pZkWZBcry90OT/Hyx/Om7tiyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOHpQpvoAuHonM0ms/mUEo6hm9u7+c00omTXn63z4asATaJRUodbSWSx&#10;48aHPvWcEmsZWDdKpc0o85sDMaMnu3YYrdDtuqHtHVQnnMZBv2hv+brBmhvmwwtzuFkcANUanvGQ&#10;CtqSwmBRUoP78Td/zEfCMUpJi0opqUEpU6K+GVzEZPo5z6Oy0g0NdzZ2yRjP82mMm4N+ABThGN+D&#10;5cmMyUGdTelAv6GYV7EahpjhWLOku7P5EHrd4mPgYrVKSSgiy8LGbC2P0JGsyORr98acHegOuKcn&#10;OGuJFe9Y73Pjn96uDgG5TyuJxPZsDnyjANNSh8cSFf7rPWVdn/TyJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJrqQPHaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3GjTiIRqhCn&#10;qvgTV1IkOG7ibRw1XofYbcPb43KBy0qjGc18W25mO4gTTb53rCBdJSCIW6d77hS8755v1iB8QNY4&#10;OCYF3+RhUy2uSiy0O/MbnerQiVjCvkAFJoSxkNK3hiz6lRuJo7d3k8UQ5dRJPeE5lttBZkmSS4s9&#10;xwWDIz0Yag/10SrIH1+2ZvzIP7/2mX/1jTuE2j0pdb2ct/cgAs3hLwwX/IgOVWRq3JG1F4OC+Ej4&#10;vRcvS+9ANApu1ynIqpT/4asfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL0FiXkQAgAA&#10;GgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJrqQPHa&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="000B6E9D" w:rsidR="000B6E9D" w:rsidP="000B6E9D" w:rsidRDefault="000B6E9D" w14:paraId="08EA03B2" w14:textId="149C7C9D">
+                  <w:p w14:paraId="08EA03B2" w14:textId="149C7C9D" w:rsidR="000B6E9D" w:rsidRPr="000B6E9D" w:rsidRDefault="000B6E9D" w:rsidP="000B6E9D">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000B6E9D">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36CA8E36" w14:textId="22F99962" w:rsidR="00B74646" w:rsidRDefault="000B6E9D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
@@ -4222,73 +4329,73 @@
                           <w:r w:rsidRPr="000B6E9D">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5C7E0FD4">
+            <v:shapetype w14:anchorId="5C7E0FD4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQY0SmEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdOo4Fy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo8k7SnIhVrurvYxM5zddlqRvXC+AVPS4SCnRBgOVWO2Jf39vPx2&#10;Q4kPzFRMgRElPQhPb+dfv8xaW4gR1KAq4QgWMb5obUnrEGyRZZ7XQjM/ACsMBiU4zQJe3TarHGux&#10;ulbZKM+vsxZcZR1w4T167/sgnaf6UgoeHqX0IhBVUpwtpNOlcxPPbD5jxdYxWzf8OAb7wBSaNQab&#10;nkvds8DIzjX/lNINd+BBhgEHnYGUDRdpB9xmmL/bZl0zK9IuCI63Z5j855XlD/u1fXIkdD+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAezrCJLhCOzslkNJmOKeEYurq+mV6NY5Xs8rN1PvwUoEk0SuqQlQQW&#10;26986FNPKbGXgWWjVGJGmTcOrBk92WXCaIVu05GmejX9BqoDLuWg59tbvmyw9Yr58MQcEox7oGjD&#10;Ix5SQVtSOFqU1OD+/M8f8xF3jFLSomBKalDRlKhfBvkYjb/neRRYuqHhTsYmGcNpPo5xs9N3gFoc&#10;4rOwPJkxOaiTKR3oF9T0InbDEDMce5Z0czLvQi9ffBNcLBYpCbVkWViZteWxdMQsAvrcvTBnj6gH&#10;pOsBTpJixTvw+9z4p7eLXUAKEjMR3x7NI+yow8Tt8c1Eob++p6zLy57/BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAmupA8doAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOIhGq&#10;EKeq+BNXUiQ4buJtHDVeh9htw9vjcoHLSqMZzXxbbmY7iBNNvnesIF0lIIhbp3vuFLzvnm/WIHxA&#10;1jg4JgXf5GFTLa5KLLQ78xud6tCJWMK+QAUmhLGQ0reGLPqVG4mjt3eTxRDl1Ek94TmW20FmSZJL&#10;iz3HBYMjPRhqD/XRKsgfX7Zm/Mg/v/aZf/WNO4TaPSl1vZy39yACzeEvDBf8iA5VZGrckbUXg4L4&#10;SPi9Fy9L70A0Cm7XKciqlP/hqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkGNEphIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmupA&#10;8doAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQY0SmEgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdOo4Fy4GbwEUB&#10;IwngFDnTFGkJILkESVtyv75Lyo8k7SnIhVrurvYxM5zddlqRvXC+AVPS4SCnRBgOVWO2Jf39vPx2&#10;Q4kPzFRMgRElPQhPb+dfv8xaW4gR1KAq4QgWMb5obUnrEGyRZZ7XQjM/ACsMBiU4zQJe3TarHGux&#10;ulbZKM+vsxZcZR1w4T167/sgnaf6UgoeHqX0IhBVUpwtpNOlcxPPbD5jxdYxWzf8OAb7wBSaNQab&#10;nkvds8DIzjX/lNINd+BBhgEHnYGUDRdpB9xmmL/bZl0zK9IuCI63Z5j855XlD/u1fXIkdD+gQwIj&#10;IK31hUdn3KeTTscvTkowjhAezrCJLhCOzslkNJmOKeEYurq+mV6NY5Xs8rN1PvwUoEk0SuqQlQQW&#10;26986FNPKbGXgWWjVGJGmTcOrBk92WXCaIVu05GmejX9BqoDLuWg59tbvmyw9Yr58MQcEox7oGjD&#10;Ix5SQVtSOFqU1OD+/M8f8xF3jFLSomBKalDRlKhfBvkYjb/neRRYuqHhTsYmGcNpPo5xs9N3gFoc&#10;4rOwPJkxOaiTKR3oF9T0InbDEDMce5Z0czLvQi9ffBNcLBYpCbVkWViZteWxdMQsAvrcvTBnj6gH&#10;pOsBTpJixTvw+9z4p7eLXUAKEjMR3x7NI+yow8Tt8c1Eob++p6zLy57/BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAmupA8doAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaNOIhGq&#10;EKeq+BNXUiQ4buJtHDVeh9htw9vjcoHLSqMZzXxbbmY7iBNNvnesIF0lIIhbp3vuFLzvnm/WIHxA&#10;1jg4JgXf5GFTLa5KLLQ78xud6tCJWMK+QAUmhLGQ0reGLPqVG4mjt3eTxRDl1Ek94TmW20FmSZJL&#10;iz3HBYMjPRhqD/XRKsgfX7Zm/Mg/v/aZf/WNO4TaPSl1vZy39yACzeEvDBf8iA5VZGrckbUXg4L4&#10;SPi9Fy9L70A0Cm7XKciqlP/hqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkGNEphIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmupA&#10;8doAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="000B6E9D" w:rsidR="000B6E9D" w:rsidP="000B6E9D" w:rsidRDefault="000B6E9D" w14:paraId="0C6E046C" w14:textId="73AC52D0">
+                  <w:p w14:paraId="0C6E046C" w14:textId="73AC52D0" w:rsidR="000B6E9D" w:rsidRPr="000B6E9D" w:rsidRDefault="000B6E9D" w:rsidP="000B6E9D">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000B6E9D">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="2100829911"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
@@ -4394,107 +4501,107 @@
                           <w:r w:rsidRPr="000B6E9D">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="35921ACF">
+            <v:shapetype w14:anchorId="35921ACF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDB9bfkFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igo5SIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39khsHV7mvbinO8u9+P7Pi/uO63IUTjfgCnpeJRTIgyHqjH7kn5/XX+6&#10;o8QHZiqmwIiSnoSn98uPHxatLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgGvbp9VjrVY&#10;Xatskue3WQuusg648B69j32QLlN9KQUPz1J6EYgqKc4W0unSuYtntlywYu+YrRt+HoP9wxSaNQab&#10;Xko9ssDIwTV/lNINd+BBhhEHnYGUDRdpB9xmnL/bZlszK9IuCI63F5j8/yvLn45b++JI6L5AhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XWATXSAcnbPZZDafUsIxdHN7N7+ZxirZ9WfrfPgqQJNolNQhKwks&#10;dtz40KcOKbGXgXWjVGJGmd8cWDN6suuE0QrdriNNVdLJMP0OqhMu5aDn21u+brD1hvnwwhwSjHug&#10;aMMzHlJBW1I4W5TU4H78zR/zEXeMUtKiYEpqUNGUqG8G+ZhMP+d5FFi6oeEGY5eM8Tyfxrg56AdA&#10;LY7xWViezJgc1GBKB/oNNb2K3TDEDMeeJd0N5kPo5YtvgovVKiWhliwLG7O1PJaOmEVAX7s35uwZ&#10;9YB0PcEgKVa8A7/PjX96uzoEpCAxE/Ht0TzDjjpM3J7fTBT6r/eUdX3Zy58AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCa6kDx2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo04i&#10;EaoQp6r4E1dSJDhu4m0cNV6H2G3D2+NygctKoxnNfFtuZjuIE02+d6wgXSUgiFune+4UvO+eb9Yg&#10;fEDWODgmBd/kYVMtrkostDvzG53q0IlYwr5ABSaEsZDSt4Ys+pUbiaO3d5PFEOXUST3hOZbbQWZJ&#10;kkuLPccFgyM9GGoP9dEqyB9ftmb8yD+/9pl/9Y07hNo9KXW9nLf3IALN4S8MF/yIDlVkatyRtReD&#10;gvhI+L0XL0vvQDQKbtcpyKqU/+GrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDB9bfk&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#10;6kDx2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.85pt;height:29.05pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDB9bfkFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0igo5SIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39khsHV7mvbinO8u9+P7Pi/uO63IUTjfgCnpeJRTIgyHqjH7kn5/XX+6&#10;o8QHZiqmwIiSnoSn98uPHxatLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgGvbp9VjrVY&#10;Xatskue3WQuusg648B69j32QLlN9KQUPz1J6EYgqKc4W0unSuYtntlywYu+YrRt+HoP9wxSaNQab&#10;Xko9ssDIwTV/lNINd+BBhhEHnYGUDRdpB9xmnL/bZlszK9IuCI63F5j8/yvLn45b++JI6L5AhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XWATXSAcnbPZZDafUsIxdHN7N7+ZxirZ9WfrfPgqQJNolNQhKwks&#10;dtz40KcOKbGXgXWjVGJGmd8cWDN6suuE0QrdriNNVdLJMP0OqhMu5aDn21u+brD1hvnwwhwSjHug&#10;aMMzHlJBW1I4W5TU4H78zR/zEXeMUtKiYEpqUNGUqG8G+ZhMP+d5FFi6oeEGY5eM8Tyfxrg56AdA&#10;LY7xWViezJgc1GBKB/oNNb2K3TDEDMeeJd0N5kPo5YtvgovVKiWhliwLG7O1PJaOmEVAX7s35uwZ&#10;9YB0PcEgKVa8A7/PjX96uzoEpCAxE/Ht0TzDjjpM3J7fTBT6r/eUdX3Zy58AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCa6kDx2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo04i&#10;EaoQp6r4E1dSJDhu4m0cNV6H2G3D2+NygctKoxnNfFtuZjuIE02+d6wgXSUgiFune+4UvO+eb9Yg&#10;fEDWODgmBd/kYVMtrkostDvzG53q0IlYwr5ABSaEsZDSt4Ys+pUbiaO3d5PFEOXUST3hOZbbQWZJ&#10;kkuLPccFgyM9GGoP9dEqyB9ftmb8yD+/9pl/9Y07hNo9KXW9nLf3IALN4S8MF/yIDlVkatyRtReD&#10;gvhI+L0XL0vvQDQKbtcpyKqU/+GrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDB9bfk&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#10;6kDx2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="000B6E9D" w:rsidR="000B6E9D" w:rsidP="000B6E9D" w:rsidRDefault="000B6E9D" w14:paraId="7F5FE4C1" w14:textId="1CD7C869">
+                  <w:p w14:paraId="7F5FE4C1" w14:textId="1CD7C869" w:rsidR="000B6E9D" w:rsidRPr="000B6E9D" w:rsidRDefault="000B6E9D" w:rsidP="000B6E9D">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000B6E9D">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49B857CC" w14:textId="77777777" w:rsidR="00160198" w:rsidRDefault="00160198" w:rsidP="000C209D">
+    <w:p w14:paraId="64C126A0" w14:textId="77777777" w:rsidR="008141FA" w:rsidRDefault="008141FA" w:rsidP="000C209D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51EF9176" w14:textId="77777777" w:rsidR="00160198" w:rsidRDefault="00160198" w:rsidP="000C209D">
+    <w:p w14:paraId="01118A72" w14:textId="77777777" w:rsidR="008141FA" w:rsidRDefault="008141FA" w:rsidP="000C209D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F026568"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="215AE544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
@@ -7229,393 +7336,512 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C1598"/>
     <w:rsid w:val="000004CE"/>
     <w:rsid w:val="000042AF"/>
     <w:rsid w:val="00012ED2"/>
     <w:rsid w:val="00030BC8"/>
+    <w:rsid w:val="00035C41"/>
     <w:rsid w:val="0003781D"/>
     <w:rsid w:val="00056C73"/>
     <w:rsid w:val="00060D0D"/>
     <w:rsid w:val="00061AD9"/>
     <w:rsid w:val="00062B83"/>
     <w:rsid w:val="0007396E"/>
     <w:rsid w:val="00077809"/>
     <w:rsid w:val="000843F5"/>
+    <w:rsid w:val="000955CF"/>
+    <w:rsid w:val="000A029D"/>
     <w:rsid w:val="000A323D"/>
     <w:rsid w:val="000A49B6"/>
     <w:rsid w:val="000B020A"/>
     <w:rsid w:val="000B1ABA"/>
     <w:rsid w:val="000B3EEC"/>
     <w:rsid w:val="000B6E9D"/>
     <w:rsid w:val="000C209D"/>
+    <w:rsid w:val="000C220F"/>
     <w:rsid w:val="000C3067"/>
     <w:rsid w:val="000C47CC"/>
     <w:rsid w:val="000D10A3"/>
     <w:rsid w:val="000E1582"/>
     <w:rsid w:val="000E48E1"/>
     <w:rsid w:val="000F512C"/>
+    <w:rsid w:val="000F5BD2"/>
     <w:rsid w:val="000F719B"/>
     <w:rsid w:val="000F7F04"/>
     <w:rsid w:val="001035A4"/>
     <w:rsid w:val="001275B3"/>
     <w:rsid w:val="00127D11"/>
     <w:rsid w:val="00134565"/>
     <w:rsid w:val="00134AE7"/>
     <w:rsid w:val="00144379"/>
     <w:rsid w:val="001461E0"/>
     <w:rsid w:val="0014627F"/>
     <w:rsid w:val="00160198"/>
+    <w:rsid w:val="001673F8"/>
+    <w:rsid w:val="00181FAD"/>
+    <w:rsid w:val="00185ACA"/>
     <w:rsid w:val="001A344F"/>
     <w:rsid w:val="001A4F80"/>
     <w:rsid w:val="001A5408"/>
+    <w:rsid w:val="001E3AB2"/>
+    <w:rsid w:val="001F1C7B"/>
     <w:rsid w:val="001F2CD6"/>
     <w:rsid w:val="001F573F"/>
     <w:rsid w:val="00203645"/>
+    <w:rsid w:val="00212625"/>
+    <w:rsid w:val="00215E1C"/>
+    <w:rsid w:val="002172E4"/>
+    <w:rsid w:val="00220900"/>
     <w:rsid w:val="002216CF"/>
+    <w:rsid w:val="00224146"/>
     <w:rsid w:val="002403CC"/>
     <w:rsid w:val="0024069D"/>
     <w:rsid w:val="00247588"/>
     <w:rsid w:val="002579A9"/>
     <w:rsid w:val="00257E3D"/>
     <w:rsid w:val="0026670A"/>
+    <w:rsid w:val="0027092E"/>
     <w:rsid w:val="002717F5"/>
     <w:rsid w:val="0027323A"/>
     <w:rsid w:val="00281E0B"/>
     <w:rsid w:val="00282129"/>
     <w:rsid w:val="00287080"/>
     <w:rsid w:val="0029272E"/>
     <w:rsid w:val="00292A3D"/>
     <w:rsid w:val="00294805"/>
     <w:rsid w:val="002A155B"/>
     <w:rsid w:val="002A2376"/>
+    <w:rsid w:val="002B2E9E"/>
     <w:rsid w:val="002B4E7B"/>
+    <w:rsid w:val="002B7499"/>
     <w:rsid w:val="002C1598"/>
+    <w:rsid w:val="002C6149"/>
     <w:rsid w:val="002C6DC3"/>
     <w:rsid w:val="002D2431"/>
     <w:rsid w:val="002D4643"/>
     <w:rsid w:val="002D4E72"/>
     <w:rsid w:val="002E6BAD"/>
     <w:rsid w:val="002E7F5C"/>
     <w:rsid w:val="00304341"/>
     <w:rsid w:val="00305A0F"/>
     <w:rsid w:val="00313FA3"/>
+    <w:rsid w:val="00317D04"/>
     <w:rsid w:val="00323CAA"/>
     <w:rsid w:val="003302A4"/>
     <w:rsid w:val="00360F0A"/>
     <w:rsid w:val="0036180C"/>
+    <w:rsid w:val="00392EF6"/>
     <w:rsid w:val="003A15E0"/>
     <w:rsid w:val="003B15BF"/>
     <w:rsid w:val="003B3964"/>
     <w:rsid w:val="003C35DC"/>
     <w:rsid w:val="003E0670"/>
     <w:rsid w:val="003E2246"/>
     <w:rsid w:val="00402C02"/>
     <w:rsid w:val="00413D56"/>
     <w:rsid w:val="004215AF"/>
     <w:rsid w:val="004242C2"/>
     <w:rsid w:val="004319FF"/>
     <w:rsid w:val="00431C5F"/>
     <w:rsid w:val="004413BC"/>
     <w:rsid w:val="004449F3"/>
+    <w:rsid w:val="00447994"/>
     <w:rsid w:val="00453B8F"/>
     <w:rsid w:val="00454218"/>
     <w:rsid w:val="00464C89"/>
     <w:rsid w:val="00473BC8"/>
+    <w:rsid w:val="00484AB9"/>
     <w:rsid w:val="00486DF0"/>
     <w:rsid w:val="00487DCD"/>
     <w:rsid w:val="00495DD8"/>
     <w:rsid w:val="004A030D"/>
     <w:rsid w:val="004A79BF"/>
+    <w:rsid w:val="004B018A"/>
     <w:rsid w:val="004E6855"/>
+    <w:rsid w:val="004F1841"/>
     <w:rsid w:val="004F4B98"/>
     <w:rsid w:val="0050373D"/>
     <w:rsid w:val="00504E9F"/>
     <w:rsid w:val="00505426"/>
     <w:rsid w:val="005062EB"/>
     <w:rsid w:val="005078EB"/>
+    <w:rsid w:val="00510161"/>
+    <w:rsid w:val="00517E54"/>
     <w:rsid w:val="00526F9D"/>
+    <w:rsid w:val="005403B5"/>
     <w:rsid w:val="00552AF4"/>
     <w:rsid w:val="0056097F"/>
     <w:rsid w:val="00562B38"/>
     <w:rsid w:val="005658CC"/>
     <w:rsid w:val="00571725"/>
     <w:rsid w:val="00591A01"/>
     <w:rsid w:val="005A3B62"/>
     <w:rsid w:val="005B0299"/>
     <w:rsid w:val="005B2CD4"/>
     <w:rsid w:val="005C2E1B"/>
     <w:rsid w:val="005C3CB8"/>
+    <w:rsid w:val="005D5B3D"/>
     <w:rsid w:val="005E011D"/>
     <w:rsid w:val="005E7CE3"/>
     <w:rsid w:val="005F3C23"/>
     <w:rsid w:val="005F57C3"/>
+    <w:rsid w:val="006067A6"/>
     <w:rsid w:val="006073C3"/>
+    <w:rsid w:val="00610F61"/>
     <w:rsid w:val="006116CB"/>
     <w:rsid w:val="006159B1"/>
     <w:rsid w:val="0062007B"/>
     <w:rsid w:val="006209DE"/>
     <w:rsid w:val="006215AD"/>
+    <w:rsid w:val="006274B3"/>
+    <w:rsid w:val="006342CB"/>
     <w:rsid w:val="006368DD"/>
     <w:rsid w:val="00661912"/>
     <w:rsid w:val="0066267F"/>
     <w:rsid w:val="00662947"/>
     <w:rsid w:val="00664D25"/>
     <w:rsid w:val="00665451"/>
+    <w:rsid w:val="00671039"/>
     <w:rsid w:val="0067253C"/>
     <w:rsid w:val="006825F6"/>
     <w:rsid w:val="006B3F99"/>
     <w:rsid w:val="00701B08"/>
     <w:rsid w:val="00717DF6"/>
     <w:rsid w:val="00720D34"/>
     <w:rsid w:val="00725CB2"/>
     <w:rsid w:val="0072790A"/>
+    <w:rsid w:val="0073645E"/>
     <w:rsid w:val="00737FBD"/>
     <w:rsid w:val="0074631D"/>
     <w:rsid w:val="0076072C"/>
+    <w:rsid w:val="007724A4"/>
     <w:rsid w:val="00772FFE"/>
+    <w:rsid w:val="00773138"/>
+    <w:rsid w:val="007874B6"/>
     <w:rsid w:val="007933A8"/>
     <w:rsid w:val="00794C1C"/>
     <w:rsid w:val="00797E31"/>
+    <w:rsid w:val="007B02DB"/>
     <w:rsid w:val="007B34CC"/>
     <w:rsid w:val="007B546F"/>
     <w:rsid w:val="007C3DE7"/>
+    <w:rsid w:val="007D0D32"/>
+    <w:rsid w:val="007D58CB"/>
     <w:rsid w:val="007E787C"/>
     <w:rsid w:val="0081016D"/>
+    <w:rsid w:val="008141FA"/>
     <w:rsid w:val="0081608C"/>
+    <w:rsid w:val="0082286D"/>
     <w:rsid w:val="00836C4D"/>
+    <w:rsid w:val="00844A9A"/>
     <w:rsid w:val="00846FC7"/>
     <w:rsid w:val="0085241C"/>
+    <w:rsid w:val="00852D84"/>
+    <w:rsid w:val="00872328"/>
     <w:rsid w:val="008740B7"/>
+    <w:rsid w:val="00882D4B"/>
     <w:rsid w:val="00883461"/>
     <w:rsid w:val="00890BC7"/>
     <w:rsid w:val="00890C52"/>
     <w:rsid w:val="008A22DA"/>
     <w:rsid w:val="008A25BB"/>
     <w:rsid w:val="008A3994"/>
     <w:rsid w:val="008A4EFF"/>
     <w:rsid w:val="008D0FC9"/>
     <w:rsid w:val="008E1EA4"/>
     <w:rsid w:val="00913CEA"/>
     <w:rsid w:val="00914CDD"/>
+    <w:rsid w:val="009165E2"/>
+    <w:rsid w:val="00916943"/>
     <w:rsid w:val="00925689"/>
     <w:rsid w:val="0093052A"/>
     <w:rsid w:val="009328EB"/>
     <w:rsid w:val="00940FDE"/>
     <w:rsid w:val="00956AB9"/>
     <w:rsid w:val="009658A2"/>
+    <w:rsid w:val="00980391"/>
     <w:rsid w:val="00984CE6"/>
+    <w:rsid w:val="009910CE"/>
     <w:rsid w:val="00996D90"/>
     <w:rsid w:val="009B2097"/>
     <w:rsid w:val="009C79A3"/>
     <w:rsid w:val="009D7A06"/>
     <w:rsid w:val="009E01EC"/>
     <w:rsid w:val="009E32AA"/>
     <w:rsid w:val="009F510D"/>
     <w:rsid w:val="009F51BD"/>
+    <w:rsid w:val="00A14513"/>
     <w:rsid w:val="00A17C6D"/>
     <w:rsid w:val="00A26768"/>
     <w:rsid w:val="00A30836"/>
     <w:rsid w:val="00A34254"/>
+    <w:rsid w:val="00A35721"/>
     <w:rsid w:val="00A367FD"/>
     <w:rsid w:val="00A44EEF"/>
     <w:rsid w:val="00A66095"/>
     <w:rsid w:val="00A73955"/>
+    <w:rsid w:val="00A73EEF"/>
     <w:rsid w:val="00A8000F"/>
     <w:rsid w:val="00A84DB4"/>
     <w:rsid w:val="00AA3FBE"/>
     <w:rsid w:val="00AB3F32"/>
     <w:rsid w:val="00AC4F9F"/>
     <w:rsid w:val="00AC7001"/>
     <w:rsid w:val="00AE667A"/>
     <w:rsid w:val="00AF50F6"/>
     <w:rsid w:val="00B00660"/>
     <w:rsid w:val="00B01CE4"/>
+    <w:rsid w:val="00B03C67"/>
     <w:rsid w:val="00B11F97"/>
     <w:rsid w:val="00B124C6"/>
+    <w:rsid w:val="00B129D8"/>
     <w:rsid w:val="00B12E92"/>
     <w:rsid w:val="00B23E9C"/>
     <w:rsid w:val="00B31324"/>
+    <w:rsid w:val="00B318E7"/>
     <w:rsid w:val="00B35729"/>
+    <w:rsid w:val="00B361B9"/>
     <w:rsid w:val="00B45F13"/>
     <w:rsid w:val="00B511A8"/>
+    <w:rsid w:val="00B5637B"/>
     <w:rsid w:val="00B574E5"/>
     <w:rsid w:val="00B63691"/>
     <w:rsid w:val="00B6480D"/>
     <w:rsid w:val="00B65B85"/>
+    <w:rsid w:val="00B7439F"/>
     <w:rsid w:val="00B74646"/>
     <w:rsid w:val="00B80883"/>
     <w:rsid w:val="00B86245"/>
+    <w:rsid w:val="00B87497"/>
     <w:rsid w:val="00B979DD"/>
     <w:rsid w:val="00BC05F9"/>
     <w:rsid w:val="00BD3D2A"/>
     <w:rsid w:val="00BE61B0"/>
     <w:rsid w:val="00BF5B3E"/>
     <w:rsid w:val="00C1515A"/>
     <w:rsid w:val="00C27562"/>
+    <w:rsid w:val="00C3276D"/>
     <w:rsid w:val="00C334E4"/>
     <w:rsid w:val="00C44E17"/>
     <w:rsid w:val="00C57A87"/>
     <w:rsid w:val="00C60CBC"/>
     <w:rsid w:val="00C70616"/>
     <w:rsid w:val="00C74FC8"/>
     <w:rsid w:val="00C75F6E"/>
+    <w:rsid w:val="00C879E2"/>
     <w:rsid w:val="00CA1D5B"/>
     <w:rsid w:val="00CA4457"/>
     <w:rsid w:val="00CA762A"/>
     <w:rsid w:val="00CC03A2"/>
     <w:rsid w:val="00CC15A0"/>
     <w:rsid w:val="00CC38E7"/>
     <w:rsid w:val="00CC6E4A"/>
     <w:rsid w:val="00CD1F0A"/>
     <w:rsid w:val="00CE6E3D"/>
     <w:rsid w:val="00CF2CF2"/>
     <w:rsid w:val="00CF3543"/>
     <w:rsid w:val="00CF74C8"/>
     <w:rsid w:val="00D04211"/>
     <w:rsid w:val="00D26C53"/>
     <w:rsid w:val="00D3159D"/>
     <w:rsid w:val="00D33708"/>
     <w:rsid w:val="00D339F2"/>
     <w:rsid w:val="00D3602F"/>
     <w:rsid w:val="00D37C6A"/>
     <w:rsid w:val="00D425FB"/>
+    <w:rsid w:val="00D534B1"/>
     <w:rsid w:val="00D60D62"/>
     <w:rsid w:val="00D80D94"/>
     <w:rsid w:val="00D81B47"/>
     <w:rsid w:val="00D8393E"/>
     <w:rsid w:val="00D863A2"/>
+    <w:rsid w:val="00D87F3B"/>
     <w:rsid w:val="00D92E46"/>
     <w:rsid w:val="00D97732"/>
     <w:rsid w:val="00DA698D"/>
     <w:rsid w:val="00DB2448"/>
     <w:rsid w:val="00DB24D4"/>
     <w:rsid w:val="00DB5BC9"/>
+    <w:rsid w:val="00DC52D9"/>
     <w:rsid w:val="00DD2952"/>
+    <w:rsid w:val="00DD379B"/>
     <w:rsid w:val="00DD70FF"/>
     <w:rsid w:val="00DE4510"/>
     <w:rsid w:val="00E01A1E"/>
     <w:rsid w:val="00E10CED"/>
     <w:rsid w:val="00E16C32"/>
     <w:rsid w:val="00E16CD5"/>
     <w:rsid w:val="00E23084"/>
+    <w:rsid w:val="00E238A0"/>
     <w:rsid w:val="00E3528B"/>
     <w:rsid w:val="00E434DB"/>
     <w:rsid w:val="00E55ECF"/>
     <w:rsid w:val="00E63EB1"/>
     <w:rsid w:val="00E70DD2"/>
     <w:rsid w:val="00E75BBA"/>
     <w:rsid w:val="00E76EE7"/>
     <w:rsid w:val="00E8162B"/>
+    <w:rsid w:val="00E9012E"/>
     <w:rsid w:val="00EA04D6"/>
     <w:rsid w:val="00EA5922"/>
+    <w:rsid w:val="00ED1949"/>
     <w:rsid w:val="00EE0B0B"/>
     <w:rsid w:val="00EF2740"/>
     <w:rsid w:val="00EF383E"/>
+    <w:rsid w:val="00F013BD"/>
     <w:rsid w:val="00F06519"/>
     <w:rsid w:val="00F15C3D"/>
+    <w:rsid w:val="00F16732"/>
     <w:rsid w:val="00F2261A"/>
     <w:rsid w:val="00F232B9"/>
     <w:rsid w:val="00F329B4"/>
     <w:rsid w:val="00F4248A"/>
+    <w:rsid w:val="00F42964"/>
     <w:rsid w:val="00F66E49"/>
+    <w:rsid w:val="00F7470C"/>
     <w:rsid w:val="00F81681"/>
+    <w:rsid w:val="00F86640"/>
+    <w:rsid w:val="00FA76C8"/>
     <w:rsid w:val="00FC42EC"/>
+    <w:rsid w:val="00FC7F3C"/>
     <w:rsid w:val="00FD2E36"/>
     <w:rsid w:val="00FE65A8"/>
     <w:rsid w:val="00FF13F5"/>
     <w:rsid w:val="00FF6DE0"/>
+    <w:rsid w:val="05B91A18"/>
     <w:rsid w:val="089CAFCD"/>
     <w:rsid w:val="0B40D5BB"/>
     <w:rsid w:val="0C1C4319"/>
+    <w:rsid w:val="0D3D9E35"/>
+    <w:rsid w:val="12658BA4"/>
     <w:rsid w:val="1279FA13"/>
+    <w:rsid w:val="12BBCCDB"/>
+    <w:rsid w:val="14E5E2D1"/>
+    <w:rsid w:val="19FC74FF"/>
     <w:rsid w:val="1B5460D4"/>
+    <w:rsid w:val="1B86EF8B"/>
     <w:rsid w:val="2009510D"/>
+    <w:rsid w:val="21622044"/>
+    <w:rsid w:val="238CADBF"/>
+    <w:rsid w:val="253DC2B9"/>
     <w:rsid w:val="25A14D1F"/>
+    <w:rsid w:val="25C58710"/>
     <w:rsid w:val="25E03FE8"/>
+    <w:rsid w:val="26314F12"/>
+    <w:rsid w:val="269B562D"/>
+    <w:rsid w:val="26D03B7D"/>
+    <w:rsid w:val="27124A31"/>
     <w:rsid w:val="282C73E3"/>
     <w:rsid w:val="2915D81F"/>
+    <w:rsid w:val="2965CE8C"/>
     <w:rsid w:val="2C1B3E20"/>
+    <w:rsid w:val="2C71E004"/>
+    <w:rsid w:val="2C77CEB1"/>
+    <w:rsid w:val="2DFA5F23"/>
     <w:rsid w:val="2ECF64D5"/>
+    <w:rsid w:val="33053CD1"/>
     <w:rsid w:val="33B64A66"/>
+    <w:rsid w:val="357EB8D0"/>
+    <w:rsid w:val="35B4C2C1"/>
     <w:rsid w:val="3832FCC6"/>
+    <w:rsid w:val="3C8421F6"/>
+    <w:rsid w:val="3DE2D231"/>
     <w:rsid w:val="3E8B13C0"/>
+    <w:rsid w:val="3F8896C6"/>
+    <w:rsid w:val="411E7484"/>
+    <w:rsid w:val="4406A2E2"/>
+    <w:rsid w:val="44D83CDC"/>
+    <w:rsid w:val="4E350B01"/>
+    <w:rsid w:val="4F172753"/>
+    <w:rsid w:val="500A0AD9"/>
     <w:rsid w:val="538C86A2"/>
+    <w:rsid w:val="5B0A69EA"/>
     <w:rsid w:val="5D2EC4CA"/>
+    <w:rsid w:val="5EA9AE2F"/>
     <w:rsid w:val="60E7B4A6"/>
     <w:rsid w:val="64E7FE77"/>
+    <w:rsid w:val="6B08DE41"/>
     <w:rsid w:val="6B10D518"/>
+    <w:rsid w:val="6B166911"/>
+    <w:rsid w:val="6BC46EBD"/>
     <w:rsid w:val="6BD5EC7A"/>
     <w:rsid w:val="6D86401E"/>
+    <w:rsid w:val="6E7885F2"/>
     <w:rsid w:val="6EB5D0E0"/>
+    <w:rsid w:val="72B03112"/>
+    <w:rsid w:val="736F4458"/>
+    <w:rsid w:val="73D99FF3"/>
+    <w:rsid w:val="745E34F3"/>
     <w:rsid w:val="7603CEFD"/>
+    <w:rsid w:val="79DACD89"/>
     <w:rsid w:val="7E2FE8A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="109369F7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E6F31905-AB9A-4B8F-9726-0283F641990C}"/>
+  <w15:docId w15:val="{56E4E17F-F39A-4460-8F61-FD8F9C614BD8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8478,83 +8704,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3ef1bdcf-d666-41c0-ade2-adc63f3af01a" xmlns:ns3="ad4312c4-0de2-469b-bb45-548bd8790e0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ad7525b752cdf89e90c51ed97bed41c2" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010072C67BDCB9CF384D9A936977ADE63F8D" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7fb57c5f00c0a347dfe01a80a3b63fc5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3ef1bdcf-d666-41c0-ade2-adc63f3af01a" xmlns:ns3="ad4312c4-0de2-469b-bb45-548bd8790e0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e558127b875ccc0cf4a13ee4919aecda" ns2:_="" ns3:_="">
     <xsd:import namespace="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
     <xsd:import namespace="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3ef1bdcf-d666-41c0-ade2-adc63f3af01a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -8573,50 +8788,55 @@
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="18" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ad4312c4-0de2-469b-bb45-548bd8790e0d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{521c191e-311d-4ad3-8414-ce5368b6fc09}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ad4312c4-0de2-469b-bb45-548bd8790e0d">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -8690,112 +8910,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3ef1bdcf-d666-41c0-ade2-adc63f3af01a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="3ef1bdcf-d666-41c0-ade2-adc63f3af01a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="ad4312c4-0de2-469b-bb45-548bd8790e0d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4D91B7-113C-4540-A1D6-323497D8810F}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A7AA2D9-9148-43E9-9DCE-75C4260AFC90}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADEF0C11-F7FA-4D41-B634-05AFF625E86F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
     <ds:schemaRef ds:uri="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4D91B7-113C-4540-A1D6-323497D8810F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="ad4312c4-0de2-469b-bb45-548bd8790e0d"/>
+    <ds:schemaRef ds:uri="3ef1bdcf-d666-41c0-ade2-adc63f3af01a"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{100DECDE-7443-427E-A875-7C9A17B8D475}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>3807</Characters>
+  <Pages>5</Pages>
+  <Words>645</Words>
+  <Characters>4018</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>89</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>191</Lines>
+  <Paragraphs>105</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4372</CharactersWithSpaces>
+  <CharactersWithSpaces>4558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amy McGuire</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010072C67BDCB9CF384D9A936977ADE63F8D</vt:lpwstr>
   </property>