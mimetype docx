--- v0 (2025-10-08)
+++ v1 (2026-06-24)
@@ -1,42 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4F0EF217" w14:textId="77777777" w:rsidR="00DA3D71" w:rsidRDefault="005B1D57">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Albany" w:hAnsi="Albany" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Albany" w:hAnsi="Albany" w:cs="Arial"/>
@@ -175,82 +177,82 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Albany" w:hAnsi="Albany" w:cs="Arial"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F8A2666" w14:textId="77777777" w:rsidR="00DA3D71" w:rsidRDefault="00DA3D71">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61EFECFF" w14:textId="77777777" w:rsidR="00DA3D71" w:rsidRDefault="00AF74CC" w:rsidP="00AF74CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>CASUAL</w:t>
       </w:r>
       <w:r w:rsidR="00A15E35">
         <w:t xml:space="preserve"> USE - CRICKET APPLICATION FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C63D996" w14:textId="69FC9730" w:rsidR="00DA3D71" w:rsidRDefault="00514DD6">
+    <w:p w14:paraId="4C63D996" w14:textId="22B43F7C" w:rsidR="00DA3D71" w:rsidRDefault="00514DD6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="6BA37555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00C570A9">
+      <w:r w:rsidR="00C570A9" w:rsidRPr="6BA37555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D937C5">
+      <w:r w:rsidR="4860A6CE" w:rsidRPr="6BA37555">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D9F3F5D" w14:textId="77777777" w:rsidR="00DA3D71" w:rsidRDefault="00DA3D71">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="514E8D87" w14:textId="77777777" w:rsidR="00DA3D71" w:rsidRDefault="00A15E35">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -577,81 +579,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="780" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6216"/>
         <w:gridCol w:w="1590"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00170563" w14:paraId="55BF2D2A" w14:textId="77777777">
+      <w:tr w:rsidR="00170563" w14:paraId="55BF2D2A" w14:textId="77777777" w:rsidTr="0DC8FBF4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6216" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5733DA73" w14:textId="77777777" w:rsidR="00170563" w:rsidRDefault="00170563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5061A7" w14:textId="4A3C49AF" w:rsidR="00170563" w:rsidRDefault="00170563">
+          <w:p w14:paraId="7B5061A7" w14:textId="77777777" w:rsidR="00170563" w:rsidRDefault="00170563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Adult team</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170563" w14:paraId="6D69D984" w14:textId="77777777">
+      <w:tr w:rsidR="00170563" w14:paraId="6D69D984" w14:textId="77777777" w:rsidTr="0DC8FBF4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6216" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22349ADF" w14:textId="393D2D5C" w:rsidR="00170563" w:rsidRPr="00EF5519" w:rsidRDefault="00170563">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF5519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Artific</w:t>
             </w:r>
             <w:r w:rsidR="00EF5519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF5519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -668,135 +678,141 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF5519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Netham</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EF5519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Park</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57262517" w14:textId="6F58F545" w:rsidR="00170563" w:rsidRPr="00305DCA" w:rsidRDefault="00EF5519">
+          <w:p w14:paraId="57262517" w14:textId="0B089C5E" w:rsidR="00170563" w:rsidRPr="00305DCA" w:rsidRDefault="66BFC9D3">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00305DCA">
+            <w:r w:rsidRPr="0DC8FBF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00BC2B14">
+            <w:r w:rsidR="57437DF7" w:rsidRPr="0DC8FBF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>102.00</w:t>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="003E0962">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00514DD6" w14:paraId="3BF16A39" w14:textId="77777777">
+      <w:tr w:rsidR="00514DD6" w14:paraId="3BF16A39" w14:textId="77777777" w:rsidTr="0DC8FBF4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6216" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10CA87F4" w14:textId="77777777" w:rsidR="00514DD6" w:rsidRPr="00EF5519" w:rsidRDefault="00514DD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF5519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial wicket pitch youth – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF5519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Netham</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EF5519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Park</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44CE5DCD" w14:textId="567513C5" w:rsidR="00514DD6" w:rsidRPr="00305DCA" w:rsidRDefault="00514DD6">
+          <w:p w14:paraId="44CE5DCD" w14:textId="32C63BCE" w:rsidR="00514DD6" w:rsidRPr="00305DCA" w:rsidRDefault="00514DD6">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00305DCA">
+            <w:r w:rsidRPr="0DC8FBF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00BC2B14">
+            <w:r w:rsidR="003E0962">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>65.00</w:t>
+              <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65247571" w14:textId="77777777" w:rsidR="00DA3D71" w:rsidRDefault="00DA3D71">
       <w:pPr>
         <w:ind w:left="780"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B22D91F" w14:textId="77777777" w:rsidR="00AF74CC" w:rsidRDefault="00AF74CC" w:rsidP="00AF74CC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2055,51 +2071,51 @@
     </w:p>
     <w:p w14:paraId="7905D333" w14:textId="77777777" w:rsidR="009226A7" w:rsidRDefault="009226A7">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ACD91C6" w14:textId="77777777" w:rsidR="009226A7" w:rsidRDefault="009226A7">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AD02C3E" w14:textId="77777777" w:rsidR="00DA3D71" w:rsidRDefault="00DA3D71">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F3E418E" w14:textId="013C068D" w:rsidR="00DA3D71" w:rsidRDefault="00A15E35">
+    <w:p w14:paraId="4F3E418E" w14:textId="48DE11D1" w:rsidR="00DA3D71" w:rsidRDefault="00A15E35">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1020"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Check19"/>
       <w:r>
         <w:rPr>
@@ -2152,55 +2168,55 @@
       </w:r>
       <w:r w:rsidR="00AF74CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ricket </w:t>
       </w:r>
       <w:r w:rsidR="009A4833">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pitches in Bristol</w:t>
       </w:r>
       <w:r w:rsidR="00AF74CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00C570A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D937C5">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="7249541C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">’ and return with your application.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A934B06" w14:textId="77777777" w:rsidR="009226A7" w:rsidRDefault="009226A7">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1020"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73E89909" w14:textId="77777777" w:rsidR="00C90DB7" w:rsidRDefault="00C90DB7">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1020"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2265C851" w14:textId="77777777" w:rsidR="00DA3D71" w:rsidRDefault="00DA3D71">
@@ -3282,243 +3298,641 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="000916E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ports.lettings@bristol.gov.uk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C18BC96" w14:textId="77777777" w:rsidR="00DA3D71" w:rsidRDefault="00DA3D71"/>
     <w:sectPr w:rsidR="00DA3D71">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="540" w:right="1106" w:bottom="540" w:left="720" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29A0229B" w14:textId="77777777" w:rsidR="00713735" w:rsidRDefault="00713735">
+    <w:p w14:paraId="5B3FEF27" w14:textId="77777777" w:rsidR="00E71EC9" w:rsidRDefault="00E71EC9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15FAD080" w14:textId="77777777" w:rsidR="00713735" w:rsidRDefault="00713735">
+    <w:p w14:paraId="60511640" w14:textId="77777777" w:rsidR="00E71EC9" w:rsidRDefault="00E71EC9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F4B4E40" w14:textId="77777777" w:rsidR="00713735" w:rsidRDefault="00713735"/>
+    <w:p w14:paraId="31D0C9E5" w14:textId="77777777" w:rsidR="00E71EC9" w:rsidRDefault="00E71EC9"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Albany">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6904E7C4" w14:textId="77777777" w:rsidR="00DA3D71" w:rsidRDefault="00A15E35">
+  <w:p w14:paraId="5BF5A650" w14:textId="156A05B5" w:rsidR="00E92093" w:rsidRDefault="00E92093">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F69C008" wp14:editId="0E1429CA">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="105458937" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="63C4C3FA" w14:textId="0E9F3DD7" w:rsidR="00E92093" w:rsidRPr="00E92093" w:rsidRDefault="00E92093" w:rsidP="00E92093">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E92093">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1F69C008" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbMZnuEAIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwl0admIsKK7oqqE&#10;dldiqz0bxyaRYo9lDyT013dsArTbnqpenOeZyXy8eZ7f9aZlB+VDA7bk41HOmbISqsbuSv79ZfVh&#10;xllAYSvRglUlP6rA7xbv3807V6gJ1NBWyjNKYkPRuZLXiK7IsiBrZUQYgVOWnBq8EUhXv8sqLzrK&#10;btpskuefsg585TxIFQJZH05Ovkj5tVYSn7QOCllbcuoN0+nTuY1ntpiLYueFqxs5tCH+oQsjGktF&#10;L6keBAq2980fqUwjPQTQOJJgMtC6kSrNQNOM8zfTbGrhVJqFyAnuQlP4f2nl42Hjnj3D/gv0tMBI&#10;SOdCEcgY5+m1N/FLnTLyE4XHC22qRybJ+Hk6m02mnElyfbyZ3OaJ1uz6s/MBvyowLIKSe9pKIksc&#10;1gGpIIWeQ2ItC6umbdNmWvubgQKjJbt2GBH2235oewvVkabxcFp0cHLVUM21CPgsPG2WBiC14hMd&#10;uoWu5DAgzmrwP/5mj/FEOHk560gpJbckZc7ab5YWMZne5DQww3Qj4M9gm8D4Np9Gv92beyARjuk9&#10;OJlgDMb2DLUH80piXsZq5BJWUs2Sb8/wHk+6pccg1XKZgkhETuDabpyMqSNZkcmX/lV4N9CNtKdH&#10;OGtJFG9YP8XGP4Nb7pG4TyuJxJ7YHPgmAaZNDY8lKvzXe4q6PunFTwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAC/iK4DaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo04pGNMSp&#10;qrYgrgSkcnTibRw13k1jtw1/j8sFLiuNZjTzNl+OrhNnHHzLpGA6SUAg1WxaahR8frw8PIHwQZPR&#10;HRMq+EYPy+L2JteZ4Qu947kMjYgl5DOtwIbQZ1L62qLTfsI9UvT2PDgdohwaaQZ9ieWuk7MkSaXT&#10;LcUFq3tcW6wP5ckpSDevK9vv0q/jfubffMWHUPJWqfu7cfUMIuAY/sJwxY/oUESmik9kvOgUxEfC&#10;771608UcRKVg/piALHL5H774AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANsxme4QAgAA&#10;GgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC/iK4Da&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="63C4C3FA" w14:textId="0E9F3DD7" w:rsidR="00E92093" w:rsidRPr="00E92093" w:rsidRDefault="00E92093" w:rsidP="00E92093">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E92093">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6904E7C4" w14:textId="62CCC5EB" w:rsidR="00DA3D71" w:rsidRDefault="00E92093">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64D1B3E4" wp14:editId="5B88854D">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1398304315" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="59DB8682" w14:textId="55C401DE" w:rsidR="00E92093" w:rsidRPr="00E92093" w:rsidRDefault="00E92093" w:rsidP="00E92093">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E92093">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="64D1B3E4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrEb6REgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkzZYacYqsRYYB&#10;QVsgHXpWZCk2YImCxMTOfv0o5avtdip6kSmS5sd7T9Ob3rRsp3xowJZ8OMg5U1ZC1dhNyX8/Lb5M&#10;OAsobCVasKrkexX4zezzp2nnCjWCGtpKeUZFbCg6V/Ia0RVZFmStjAgDcMpSUIM3AunqN1nlRUfV&#10;TZuN8vxb1oGvnAepQiDv3SHIZ6m+1krig9ZBIWtLTrNhOn061/HMZlNRbLxwdSOPY4h3TGFEY6np&#10;udSdQMG2vvmnlGmkhwAaBxJMBlo3UqUdaJth/mabVS2cSrsQOMGdYQofV1be71bu0TPsf0BPBEZA&#10;OheKQM64T6+9iV+alFGcINyfYVM9MknO7+PJZDTmTFLo69XoOk+wZpefnQ/4U4Fh0Si5J1YSWGK3&#10;DEgNKfWUEntZWDRtm5hp7SsHJUZPdpkwWtive9ZUL6ZfQ7WnpTwc+A5OLhpqvRQBH4UngmkPEi0+&#10;0KFb6EoOR4uzGvyf//ljPuFOUc46EkzJLSmas/aXJT5G46uc9maYbmT4k7FOxvA6H8e43ZpbIC0O&#10;6Vk4mcyYjO3J1B7MM2l6HrtRSFhJPUu+Ppm3eJAvvQmp5vOURFpyApd25WQsHTGLgD71z8K7I+pI&#10;dN3DSVKieAP+ITf+Gdx8i0RBYibie0DzCDvpMBF2fDNR6C/vKevysmd/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAL+IrgNoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTikY0&#10;xKmqtiCuBKRydOJtHDXeTWO3DX+PywUuK41mNPM2X46uE2ccfMukYDpJQCDVbFpqFHx+vDw8gfBB&#10;k9EdEyr4Rg/L4vYm15nhC73juQyNiCXkM63AhtBnUvraotN+wj1S9PY8OB2iHBppBn2J5a6TsyRJ&#10;pdMtxQWre1xbrA/lySlIN68r2+/Sr+N+5t98xYdQ8lap+7tx9Qwi4Bj+wnDFj+hQRKaKT2S86BTE&#10;R8LvvXrTxRxEpWD+mIAscvkfvvgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaxG+kRIC&#10;AAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAL+Ir&#10;gNoAAAAEAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="59DB8682" w14:textId="55C401DE" w:rsidR="00E92093" w:rsidRPr="00E92093" w:rsidRDefault="00E92093" w:rsidP="00E92093">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E92093">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00A15E35">
+      <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00A15E35">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00A15E35">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00626DD7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00A15E35">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00A15E35">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00A15E35">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00A15E35">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00A15E35">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00626DD7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00A15E35">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C3C4A8D" w14:textId="77777777" w:rsidR="00DA3D71" w:rsidRDefault="00DA3D71">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F5B3601" w14:textId="2866FD87" w:rsidR="00E92093" w:rsidRDefault="00E92093">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1218E6BB" wp14:editId="071E3525">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="758825" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="702065838" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="758825" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="152BF25D" w14:textId="51FD8D2F" w:rsidR="00E92093" w:rsidRPr="00E92093" w:rsidRDefault="00E92093" w:rsidP="00E92093">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E92093">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1218E6BB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:59.75pt;height:27pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6h03TFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x4zZYacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0oOU62bqdhF5kiaX6897S467UiR+F8C6ai00lOiTAc6tbsK/r9Zf1h&#10;TokPzNRMgREVPQlP75bv3y06W4oCGlC1cASLGF92tqJNCLbMMs8boZmfgBUGgxKcZgGvbp/VjnVY&#10;XausyPNPWQeutg648B69D0OQLlN9KQUPT1J6EYiqKM4W0unSuYtntlywcu+YbVp+HoP9wxSatQab&#10;Xko9sMDIwbV/lNItd+BBhgkHnYGULRdpB9xmmr/ZZtswK9IuCI63F5j8/yvLH49b++xI6L9AjwRG&#10;QDrrS4/OuE8vnY5fnJRgHCE8XWATfSAcnZ9n83kxo4Rj6ONNcZsnWLPrz9b58FWAJtGoqENWEljs&#10;uPEBG2LqmBJ7GVi3SiVmlPnNgYnRk10njFbodz1p64oW4/Q7qE+4lIOBb2/5usXWG+bDM3NIMO6B&#10;og1PeEgFXUXhbFHSgPvxN3/MR9wxSkmHgqmoQUVTor4Z5KOY3eS4NwnphoYbjV0yprf5LMbNQd8D&#10;anGKz8LyZMbkoEZTOtCvqOlV7IYhZjj2rOhuNO/DIF98E1ysVikJtWRZ2Jit5bF0xCwC+tK/MmfP&#10;qAek6xFGSbHyDfhDbvzT29UhIAWJmYjvgOYZdtRhIuz8ZqLQf72nrOvLXv4EAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAv4iuA2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNOK&#10;RjTEqaq2IK4EpHJ04m0cNd5NY7cNf4/LBS4rjWY08zZfjq4TZxx8y6RgOklAINVsWmoUfH68PDyB&#10;8EGT0R0TKvhGD8vi9ibXmeELveO5DI2IJeQzrcCG0GdS+tqi037CPVL09jw4HaIcGmkGfYnlrpOz&#10;JEml0y3FBat7XFusD+XJKUg3ryvb79Kv437m33zFh1DyVqn7u3H1DCLgGP7CcMWP6FBEpopPZLzo&#10;FMRHwu+9etPFHESlYP6YgCxy+R+++AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6h03T&#10;FAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAv&#10;4iuA2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="152BF25D" w14:textId="51FD8D2F" w:rsidR="00E92093" w:rsidRPr="00E92093" w:rsidRDefault="00E92093" w:rsidP="00E92093">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E92093">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F14532B" w14:textId="77777777" w:rsidR="00713735" w:rsidRDefault="00713735">
+    <w:p w14:paraId="34326415" w14:textId="77777777" w:rsidR="00E71EC9" w:rsidRDefault="00E71EC9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="344B015C" w14:textId="77777777" w:rsidR="00713735" w:rsidRDefault="00713735">
+    <w:p w14:paraId="1C7D4523" w14:textId="77777777" w:rsidR="00E71EC9" w:rsidRDefault="00E71EC9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="11EAE64E" w14:textId="77777777" w:rsidR="00713735" w:rsidRDefault="00713735"/>
+    <w:p w14:paraId="723B44AA" w14:textId="77777777" w:rsidR="00E71EC9" w:rsidRDefault="00E71EC9"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39500360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="437A179C"/>
     <w:lvl w:ilvl="0" w:tplc="6DD6074A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="780"/>
         </w:tabs>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3847,138 +4261,152 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6540"/>
         </w:tabs>
         <w:ind w:left="6540" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2115398189">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="721755016">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1101342049">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AF74CC"/>
     <w:rsid w:val="00003812"/>
     <w:rsid w:val="000916E6"/>
+    <w:rsid w:val="000919D9"/>
     <w:rsid w:val="00170563"/>
     <w:rsid w:val="001C53C3"/>
     <w:rsid w:val="001D719D"/>
-    <w:rsid w:val="001F68B4"/>
     <w:rsid w:val="002629A5"/>
     <w:rsid w:val="002B0373"/>
     <w:rsid w:val="002B68ED"/>
     <w:rsid w:val="00305DCA"/>
+    <w:rsid w:val="003E0962"/>
+    <w:rsid w:val="00450687"/>
     <w:rsid w:val="004741A8"/>
     <w:rsid w:val="004E5F16"/>
     <w:rsid w:val="00514DD6"/>
     <w:rsid w:val="005B1D57"/>
-    <w:rsid w:val="005C38A4"/>
     <w:rsid w:val="006056D0"/>
     <w:rsid w:val="00626DD7"/>
     <w:rsid w:val="006A06AF"/>
     <w:rsid w:val="00713735"/>
     <w:rsid w:val="00730882"/>
     <w:rsid w:val="007345C6"/>
     <w:rsid w:val="007B6E66"/>
     <w:rsid w:val="00812E19"/>
+    <w:rsid w:val="00845B20"/>
     <w:rsid w:val="008E4DB2"/>
     <w:rsid w:val="0090204D"/>
     <w:rsid w:val="009226A7"/>
     <w:rsid w:val="009A4833"/>
     <w:rsid w:val="009E60D8"/>
     <w:rsid w:val="00A15E35"/>
+    <w:rsid w:val="00A37F2E"/>
     <w:rsid w:val="00A411AF"/>
-    <w:rsid w:val="00A6358A"/>
     <w:rsid w:val="00AB6985"/>
     <w:rsid w:val="00AC608C"/>
     <w:rsid w:val="00AE3359"/>
     <w:rsid w:val="00AF74CC"/>
-    <w:rsid w:val="00B06752"/>
+    <w:rsid w:val="00BA324E"/>
     <w:rsid w:val="00BC2B14"/>
     <w:rsid w:val="00C411B2"/>
     <w:rsid w:val="00C570A9"/>
     <w:rsid w:val="00C90DB7"/>
+    <w:rsid w:val="00D01B8B"/>
     <w:rsid w:val="00D937C5"/>
     <w:rsid w:val="00DA3D71"/>
+    <w:rsid w:val="00E71EC9"/>
+    <w:rsid w:val="00E92093"/>
     <w:rsid w:val="00EF38C2"/>
     <w:rsid w:val="00EF5519"/>
-    <w:rsid w:val="00F10FD2"/>
     <w:rsid w:val="00FE12DC"/>
+    <w:rsid w:val="0DC8FBF4"/>
+    <w:rsid w:val="1363B79E"/>
+    <w:rsid w:val="47637E17"/>
+    <w:rsid w:val="4860A6CE"/>
+    <w:rsid w:val="4A8FE1F0"/>
+    <w:rsid w:val="5247D216"/>
+    <w:rsid w:val="57437DF7"/>
+    <w:rsid w:val="66BFC9D3"/>
+    <w:rsid w:val="6BA37555"/>
+    <w:rsid w:val="7249541C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1DBE9458"/>
   <w15:docId w15:val="{55BA6C9F-5828-4DA7-87B6-53E9EAFB5D84}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
@@ -4486,51 +4914,51 @@
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4787,61 +5215,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c5638897-50d1-4eac-88fd-013acaab4177" xmlns:ns3="47f8569d-3347-4364-b8ba-b43e5f6140c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="af2b357b6b1aef7de087f94841cb3b40" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BE69B312C67CCE4383D5558288154337" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="66689e67765a7b3b9c22926bc1e21875">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c5638897-50d1-4eac-88fd-013acaab4177" xmlns:ns3="47f8569d-3347-4364-b8ba-b43e5f6140c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6cfa05bfcc8d5776834284e0aa656dd" ns2:_="" ns3:_="">
     <xsd:import namespace="c5638897-50d1-4eac-88fd-013acaab4177"/>
     <xsd:import namespace="47f8569d-3347-4364-b8ba-b43e5f6140c2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -5024,160 +5443,174 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c5638897-50d1-4eac-88fd-013acaab4177">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="47f8569d-3347-4364-b8ba-b43e5f6140c2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDD272F6-F60E-4D85-AD51-C627371F1760}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3697636-CCC2-4602-95B1-C629D40BBAB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57D508BD-072F-4519-884A-CF776F1F8795}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c5638897-50d1-4eac-88fd-013acaab4177"/>
     <ds:schemaRef ds:uri="47f8569d-3347-4364-b8ba-b43e5f6140c2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDD272F6-F60E-4D85-AD51-C627371F1760}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C57E9517-887D-45AB-B877-68BF74AF6E63}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c5638897-50d1-4eac-88fd-013acaab4177"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="47f8569d-3347-4364-b8ba-b43e5f6140c2"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>298</Words>
-  <Characters>2076</Characters>
+  <Words>354</Words>
+  <Characters>2024</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>______________________________________________________________</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bristol City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2370</CharactersWithSpaces>
+  <CharactersWithSpaces>2374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>______________________________________________________________</dc:title>
   <dc:creator>BRHOEB</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BE69B312C67CCE4383D5558288154337</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>29d8acae,6492cf9,53586e3b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-06-05T12:15:56Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>a227519d-22d5-4955-b773-a024e23c7157</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
 </Properties>
 </file>