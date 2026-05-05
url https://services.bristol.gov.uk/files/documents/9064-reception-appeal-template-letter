--- v0 (2025-10-08)
+++ v1 (2026-05-05)
@@ -1,41 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="03E78E09" w14:textId="1690D7B9" w:rsidR="0021360A" w:rsidRDefault="0021360A" w:rsidP="0021360A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="44B484F3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -913,63 +916,55 @@
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EA570CE" w14:textId="3BE8CEA8" w:rsidR="0021360A" w:rsidRPr="004B24CA" w:rsidRDefault="0021360A" w:rsidP="423DA141">
       <w:pPr>
         <w:pStyle w:val="levnl1"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="423DA141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">2.  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="423DA141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>My child would have been offered a place if the admission arrangements had not been contrary to mandatory provisions in the School Admissions Code and the School Standards and Framework Act 1998.</w:t>
       </w:r>
       <w:r w:rsidR="731F109C" w:rsidRPr="423DA141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please prov</w:t>
       </w:r>
       <w:r w:rsidRPr="423DA141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ide written evidence to support the above statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE53B31" w14:textId="77777777" w:rsidR="0021360A" w:rsidRDefault="0021360A" w:rsidP="0021360A">
       <w:pPr>
         <w:pStyle w:val="levnl1"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9360"/>
@@ -1544,50 +1539,53 @@
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41E39A0B" w14:textId="212D7777" w:rsidR="005B13B2" w:rsidRDefault="005B13B2" w:rsidP="423DA141">
       <w:pPr>
         <w:ind w:left="-426" w:right="-712"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005B13B2" w:rsidSect="0005654D">
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:footnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:endnotePr>
       <w:pgSz w:w="11904" w:h="16836"/>
       <w:pgMar w:top="1191" w:right="1134" w:bottom="578" w:left="1134" w:header="1440" w:footer="578" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="30698704" w14:textId="77777777" w:rsidR="008B77EC" w:rsidRDefault="008B77EC" w:rsidP="00B5042F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="108D6C33" w14:textId="77777777" w:rsidR="008B77EC" w:rsidRDefault="008B77EC" w:rsidP="00B5042F">
@@ -1600,58 +1598,439 @@
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CBCD480" w14:textId="0DC658CB" w:rsidR="00A17EA6" w:rsidRDefault="00A17EA6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D4909BD" wp14:editId="296936FB">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="773430" cy="355600"/>
+              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="959919406" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="773430" cy="355600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3111D337" w14:textId="13E0C4D1" w:rsidR="00A17EA6" w:rsidRPr="00A17EA6" w:rsidRDefault="00A17EA6" w:rsidP="00A17EA6">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A17EA6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0D4909BD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:28pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5MD3uEQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkTbsZcYqsRYYB&#10;QVsgHXpWZCk2IIuCxMTOfv0o5avreip2kSmS5sd7T9PbvjVsp3xowJZ8OMg5U1ZC1dhNyX89L758&#10;5SygsJUwYFXJ9yrw29nnT9POFWoENZhKeUZFbCg6V/Ia0RVZFmStWhEG4JSloAbfCqSr32SVFx1V&#10;b002yvPrrANfOQ9ShUDe+0OQz1J9rZXER62DQmZKTrNhOn061/HMZlNRbLxwdSOPY4gPTNGKxlLT&#10;c6l7gYJtffNPqbaRHgJoHEhoM9C6kSrtQNsM8zfbrGrhVNqFwAnuDFP4f2Xlw27lnjzD/jv0RGAE&#10;pHOhCOSM+/Tat/FLkzKKE4T7M2yqRybJeXMzvhpTRFJoPJlc5wnW7PKz8wF/KGhZNEruiZUEltgt&#10;A1JDSj2lxF4WFo0xiRlj/3JQYvRklwmjhf26Z031avo1VHtaysOB7+DkoqHWSxHwSXgimKYl0eIj&#10;HdpAV3I4WpzV4H+/54/5hDtFOetIMCW3pGjOzE9LfIwmVzntzTDdyPAnY52M4bd8EuN2294BaXFI&#10;z8LJZMZkNCdTe2hfSNPz2I1CwkrqWfL1ybzDg3zpTUg1n6ck0pITuLQrJ2PpiFkE9Ll/Ed4dUUei&#10;6wFOkhLFG/APufHP4OZbJAoSMxHfA5pH2EmHibDjm4lCf31PWZeXPfsDAAD//wMAUEsDBBQABgAI&#10;AAAAIQCpsQ0v2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EBvjRxDTXG9&#10;DqF/9Fo3kBxla2OZWCvXUhLn7aP00l4GlllmvilWk+3FiUbfOUZYLhIQxI3THbcIm+/3hycQPijW&#10;qndMCBfysCpnd4XKtTvzF52q0IoYwj5XCCaEIZfSN4as8gs3EEdv70arQjzHVupRnWO47WWaJJm0&#10;quPYYNRAL4aaQ3W0CNnrx9oM22z3s0/9p6/dIVTuDfF+Pq2fQQSawt8z3PAjOpSRqXZH1l70CHFI&#10;+NWbly7jjBrhMUtAloX8D19eAQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALkwPe4RAgAA&#10;IQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKmxDS/Z&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="3111D337" w14:textId="13E0C4D1" w:rsidR="00A17EA6" w:rsidRPr="00A17EA6" w:rsidRDefault="00A17EA6" w:rsidP="00A17EA6">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A17EA6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42366C58" w14:textId="74BFD643" w:rsidR="00A17EA6" w:rsidRDefault="00A17EA6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E8BC265" wp14:editId="10A2ACC5">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="773430" cy="355600"/>
+              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2044860274" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="773430" cy="355600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="31FD5773" w14:textId="5F10B303" w:rsidR="00A17EA6" w:rsidRPr="00A17EA6" w:rsidRDefault="00A17EA6" w:rsidP="00A17EA6">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A17EA6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7E8BC265" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:28pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDops6sFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkTdsZcYqsRYYB&#10;RVsgHXpWZCk2IIuCxMTOfv0oJU62bqdhF5kiaX689zS/61vD9sqHBmzJx6OcM2UlVI3dlvz76+rT&#10;LWcBha2EAatKflCB3y0+fph3rlATqMFUyjMqYkPRuZLXiK7IsiBr1YowAqcsBTX4ViBd/TarvOio&#10;emuySZ5fZx34ynmQKgTyPhyDfJHqa60kPmsdFDJTcpoN0+nTuYlntpiLYuuFqxt5GkP8wxStaCw1&#10;PZd6ECjYzjd/lGob6SGAxpGENgOtG6nSDrTNOH+3zboWTqVdCJzgzjCF/1dWPu3X7sUz7L9ATwRG&#10;QDoXikDOuE+vfRu/NCmjOEF4OMOmemSSnDc306spRSSFprPZdZ5gzS4/Ox/wq4KWRaPknlhJYIn9&#10;Y0BqSKlDSuxlYdUYk5gx9jcHJUZPdpkwWthvetZUJZ8M02+gOtBSHo58BydXDbV+FAFfhCeCaVoS&#10;LT7ToQ10JYeTxVkN/sff/DGfcKcoZx0JpuSWFM2Z+WaJj8nsKqe9GaYbGX4wNskYf85nMW537T2Q&#10;Fsf0LJxMZkxGM5jaQ/tGml7GbhQSVlLPkm8G8x6P8qU3IdVymZJIS07go107GUtHzCKgr/2b8O6E&#10;OhJdTzBIShTvwD/mxj+DW+6QKEjMRHyPaJ5gJx0mwk5vJgr913vKurzsxU8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCpsQ0v2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EBvjRxD&#10;TXG9DqF/9Fo3kBxla2OZWCvXUhLn7aP00l4GlllmvilWk+3FiUbfOUZYLhIQxI3THbcIm+/3hycQ&#10;PijWqndMCBfysCpnd4XKtTvzF52q0IoYwj5XCCaEIZfSN4as8gs3EEdv70arQjzHVupRnWO47WWa&#10;JJm0quPYYNRAL4aaQ3W0CNnrx9oM22z3s0/9p6/dIVTuDfF+Pq2fQQSawt8z3PAjOpSRqXZH1l70&#10;CHFI+NWbly7jjBrhMUtAloX8D19eAQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOimzqwU&#10;AgAAIQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKmx&#10;DS/ZAAAABAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="31FD5773" w14:textId="5F10B303" w:rsidR="00A17EA6" w:rsidRPr="00A17EA6" w:rsidRDefault="00A17EA6" w:rsidP="00A17EA6">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A17EA6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31E48118" w14:textId="3BB10ED6" w:rsidR="00A17EA6" w:rsidRDefault="00A17EA6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="129302DC" wp14:editId="1350490F">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="773430" cy="355600"/>
+              <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="62457763" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="773430" cy="355600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0E28FEF6" w14:textId="55C9D99D" w:rsidR="00A17EA6" w:rsidRPr="00A17EA6" w:rsidRDefault="00A17EA6" w:rsidP="00A17EA6">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A17EA6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="129302DC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:60.9pt;height:28pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBITM8lDwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wkTdsZcYqsRYYB&#10;RVsgHXpWZDk2IImCxMTOfv0oxUm2bqdhF5kiaX689zS/641me+VDC7bk41HOmbISqtZuS/79dfXp&#10;lrOAwlZCg1UlP6jA7xYfP8w7V6gJNKAr5RkVsaHoXMkbRFdkWZCNMiKMwClLwRq8EUhXv80qLzqq&#10;bnQ2yfPrrANfOQ9ShUDeh2OQL1L9ulYSn+s6KGS65DQbptOncxPPbDEXxdYL17RyGEP8wxRGtJaa&#10;nks9CBRs59s/SplWeghQ40iCyaCuW6nSDrTNOH+3zboRTqVdCJzgzjCF/1dWPu3X7sUz7L9ATwRG&#10;QDoXikDOuE9fexO/NCmjOEF4OMOmemSSnDc306spRSSFprPZdZ5gzS4/Ox/wqwLDolFyT6wksMT+&#10;MSA1pNRTSuxlYdVqnZjR9jcHJUZPdpkwWthv+mHsDVQH2sbDkejg5Kqlno8i4IvwxCyNSWrFZzpq&#10;DV3JYbA4a8D/+Js/5hPgFOWsI6WU3JKUOdPfLBExmV3ltDDDdCPDn4xNMsaf81mM2525BxLhmN6D&#10;k8mMyahPZu3BvJGYl7EbhYSV1LPkm5N5j0fd0mOQarlMSSQiJ/DRrp2MpSNYEcnX/k14N8CNxNMT&#10;nLQkineoH3Pjn8Etd0jYJ0oisEc0B7xJgImp4bFEhf96T1mXJ734CQAA//8DAFBLAwQUAAYACAAA&#10;ACEAqbENL9kAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40cQ01xvQ6h&#10;f/RaN5AcZWtjmVgr11IS5+2j9NJeBpZZZr4pVpPtxYlG3zlGWC4SEMSN0x23CJvv94cnED4o1qp3&#10;TAgX8rAqZ3eFyrU78xedqtCKGMI+VwgmhCGX0jeGrPILNxBHb+9Gq0I8x1bqUZ1juO1lmiSZtKrj&#10;2GDUQC+GmkN1tAjZ68faDNts97NP/aev3SFU7g3xfj6tn0EEmsLfM9zwIzqUkal2R9Ze9AhxSPjV&#10;m5cu44wa4TFLQJaF/A9fXgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBITM8lDwIAABoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpsQ0v2QAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="0E28FEF6" w14:textId="55C9D99D" w:rsidR="00A17EA6" w:rsidRPr="00A17EA6" w:rsidRDefault="00A17EA6" w:rsidP="00A17EA6">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A17EA6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6356F0CB" w14:textId="77777777" w:rsidR="008B77EC" w:rsidRDefault="008B77EC" w:rsidP="00B5042F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="28F29A78" w14:textId="77777777" w:rsidR="008B77EC" w:rsidRDefault="008B77EC" w:rsidP="00B5042F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B7543DD"/>
@@ -1729,89 +2108,90 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="534002179">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="web"/>
-  <w:zoom w:percent="125"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0021360A"/>
     <w:rsid w:val="000E446D"/>
     <w:rsid w:val="00186BE5"/>
     <w:rsid w:val="0021360A"/>
     <w:rsid w:val="003E40A8"/>
     <w:rsid w:val="004B24CA"/>
     <w:rsid w:val="00505910"/>
     <w:rsid w:val="005B13B2"/>
     <w:rsid w:val="005E2EB5"/>
+    <w:rsid w:val="006846C0"/>
     <w:rsid w:val="006C4EF4"/>
     <w:rsid w:val="006D50A7"/>
     <w:rsid w:val="008300E7"/>
     <w:rsid w:val="008B77EC"/>
+    <w:rsid w:val="00A17EA6"/>
     <w:rsid w:val="00A276B1"/>
     <w:rsid w:val="00AE0E8C"/>
     <w:rsid w:val="00B5042F"/>
     <w:rsid w:val="00B645EE"/>
     <w:rsid w:val="00B66A71"/>
     <w:rsid w:val="00DF7F3E"/>
     <w:rsid w:val="00EA087C"/>
     <w:rsid w:val="00EB6E77"/>
     <w:rsid w:val="00F317A6"/>
     <w:rsid w:val="05EF237D"/>
     <w:rsid w:val="0BFE1E9A"/>
     <w:rsid w:val="0F09A7C6"/>
     <w:rsid w:val="12259917"/>
     <w:rsid w:val="1745E55A"/>
     <w:rsid w:val="1A6987DA"/>
     <w:rsid w:val="1D0458C8"/>
     <w:rsid w:val="1DB3073D"/>
     <w:rsid w:val="1E60852C"/>
     <w:rsid w:val="2B99521A"/>
     <w:rsid w:val="2D7654CF"/>
     <w:rsid w:val="385982C1"/>
     <w:rsid w:val="3896BEFB"/>
     <w:rsid w:val="39F55322"/>
     <w:rsid w:val="3B912383"/>
     <w:rsid w:val="3BA3D388"/>
@@ -2454,62 +2834,89 @@
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00B5042F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF7F3E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A17EA6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A17EA6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:school.admissions@bristol.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:school.admissions@bristol.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2770,56 +3177,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xmlns:ns3="02872dca-5023-4076-9077-24d4c3624495" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e192a0707d85464aaef4a29d0b7ff10" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB3AA9FFC097854FAA1210CFCE0F43A4" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e97ea82133697d8def6dbdfe20ef93ce">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xmlns:ns3="02872dca-5023-4076-9077-24d4c3624495" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1dd0f5b77d1eb83e3cb0d4e3271a347a" ns2:_="" ns3:_="">
     <xsd:import namespace="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
     <xsd:import namespace="02872dca-5023-4076-9077-24d4c3624495"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:RetentionStartDate" minOccurs="0"/>
                 <xsd:element ref="ns2:RetentionEvent" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -3048,141 +3451,178 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <RetentionEvent xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
     <RetentionStartDate xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="02872dca-5023-4076-9077-24d4c3624495">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a4c675ae-9ba4-4308-97eb-1ec736863f4e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18482B74-DB9A-4AD4-B318-F70C793443F8}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0362C00C-5DEF-4A7F-8730-617110CF8173}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
     <ds:schemaRef ds:uri="02872dca-5023-4076-9077-24d4c3624495"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E28D7B9-3B37-4359-AA1E-BEEF0C352CAD}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C438662-8942-4502-93A3-A169DFEA2064}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4806467-2EBF-4D6A-B00C-0862A09A7DCE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a4c675ae-9ba4-4308-97eb-1ec736863f4e"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="02872dca-5023-4076-9077-24d4c3624495"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E28D7B9-3B37-4359-AA1E-BEEF0C352CAD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>276</Words>
   <Characters>1575</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Bristol City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Infant Class Size Prejudice Appeal Letter Template</dc:title>
   <dc:creator>Bristol City Council</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB3AA9FFC097854FAA1210CFCE0F43A4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>3b907a3,3937352e,79e21772</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2026-04-16T07:55:20Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>e625e98f-551e-4cfc-818c-c9716d116769</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>