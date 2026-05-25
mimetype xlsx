--- v0 (2025-10-07)
+++ v1 (2026-05-25)
@@ -11,946 +11,876 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bristolcouncil.sharepoint.com/sites/StrategicProcurementandSupplierRelationsService/Shared Documents/05.Process Improvements/NEW Procurement Act 2023/SLT Get Ready - IMPLEMENTATION/Documents &amp; Guidance/3. Reviewed &amp; NEW to be checked (SLT)/Templates/3. Procure/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bristolcouncil-my.sharepoint.com/personal/bethany_goddard_bristol_gov_uk/Documents/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1153" documentId="8_{C7FA2ADE-10E5-475E-95B4-9CB413F7A7D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E2F2820C-BD7D-4BBA-8FDF-129AE51ED0C3}"/>
+  <xr:revisionPtr revIDLastSave="38" documentId="8_{2DA62203-743A-4933-A461-FC83A819FA25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9D18B1A9-C1BE-46CA-B610-2890BFA04304}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" firstSheet="1" activeTab="1" xr2:uid="{7722714B-C4CE-4C56-B7A2-866CB83F491A}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{7722714B-C4CE-4C56-B7A2-866CB83F491A}"/>
   </bookViews>
   <sheets>
     <sheet name="£25-250k Bristol SV measures" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="MASTER Bristol SV Measures" sheetId="2" r:id="rId2"/>
     <sheet name="List of ques" sheetId="4" state="hidden" r:id="rId3"/>
     <sheet name="Old and new numbers of TOMs" sheetId="3" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'£25-250k Bristol SV measures'!$A$1:$M$7</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'MASTER Bristol SV Measures'!$A$5:$K$19</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'MASTER Bristol SV Measures'!$A$5:$L$19</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={74BE512D-0B53-4ECA-89B4-C0086FBF1C1B}</author>
     <author>tc={0C1A6980-9F48-4EC7-8F0C-787067C0462D}</author>
   </authors>
   <commentList>
-    <comment ref="J10" authorId="0" shapeId="0" xr:uid="{74BE512D-0B53-4ECA-89B4-C0086FBF1C1B}">
+    <comment ref="K10" authorId="0" shapeId="0" xr:uid="{74BE512D-0B53-4ECA-89B4-C0086FBF1C1B}">
       <text>
         <t>[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     @Kathryn Archer / @Harry James - why does the measure reference priority areas if these aren't being considered in validation?</t>
       </text>
     </comment>
-    <comment ref="J12" authorId="1" shapeId="0" xr:uid="{0C1A6980-9F48-4EC7-8F0C-787067C0462D}">
+    <comment ref="K12" authorId="1" shapeId="0" xr:uid="{0C1A6980-9F48-4EC7-8F0C-787067C0462D}">
       <text>
         <t xml:space="preserve">[Threaded comment]
 Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
 Comment:
     @Kathryn Archer / @Harry James - measure asks for training to LOCAL people employed but measure refers to delivery of ALL those working
  on the contract
 </t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="174">
   <si>
     <t xml:space="preserve">Theme </t>
   </si>
   <si>
     <t>Outcome</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>Measure: Local is defined as BS1-16 post codes</t>
   </si>
   <si>
     <t>Guidance</t>
   </si>
   <si>
     <t>Signpost at Contract Award</t>
   </si>
   <si>
     <t>Scoring (% weighting)</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Proxy</t>
   </si>
   <si>
     <t>Measure, validation and penalties</t>
   </si>
   <si>
     <t>Proportionality &amp; relevance check</t>
   </si>
   <si>
     <t>Social</t>
   </si>
   <si>
     <t>Community support</t>
   </si>
   <si>
     <t>BT1</t>
   </si>
   <si>
     <t>Investment (money) into a LOCAL community project or Voluntary, Community or Social Enterprise Organisation via Bristol Impact Fund (BIF) 0R donation of equipment/materials) via Can Do Bristol (CDB)</t>
+  </si>
+  <si>
+    <t>Investment will be given to the Bristol Impact Fund (BIF) which funds community organisations benefitting people living in Bristol (BS1-16). OR use the Can Do Bristol (CDB) website to fulfil requests from community organisations for equipment/ materials. Note that you will have a positive impact on communities within Bristol and you will be provided with promotional materials to communicate this internally and externally.</t>
   </si>
   <si>
     <t>•	Investment will be to the Bristol Impact Fund. Your contribution will add value to the flagship grant programme for VCSE organisations in Bristol. You can see the projects we have funded so far on our website: https://www.bristol.gov.uk/residents/people-and-communities/voluntary-and-community-organisations/grants-for-voluntary-and-community-organisations/the-bristol-impact-fund. Contact investmentandgrants@bristol.gov.uk to arrange.
 •	OR, Respond to an ask/ post an offer for equipment or materials on https://candobristol.co.uk/businesses-and-teams</t>
   </si>
   <si>
+    <t>£ of money directly invested</t>
+  </si>
+  <si>
     <t>Combines BT1 and BT22. Communities (CDB) will validate delivery. Penalties for non-delivery go back to the Bristol Impact Fund.</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>BT2</t>
   </si>
   <si>
+    <t>Hours of expert support to a LOCAL Voluntary, Community or Social Enterp(VCSE) rise Organisation, facilitated by the Quartet Community Foundation OR via Can Do Bristol (CDB)</t>
+  </si>
+  <si>
+    <t>The individual(s) delivering the support must be considered an expert in their field by means of having a professional qualification or accreditation. 
+Quartet Community Foundation provide support for community organisations benefitting people living in Bristol (BS1-16). OR use Can Do Bristol (CDB) to Offer expert support or respond to an Ask and provide expert support. Note that your professional expertise will have a positive impact on VCSEs within Bristol and you will be provided with promotional materials to communicate this internally and externally.</t>
+  </si>
+  <si>
     <t>Visit https:/quartetcf.org.uk/help-with-your-giving/prohelp-probono and email john.stienlet@quartetcf.org.uk OR Respond to an ask/ post an offer for expert support on https://candobristol.co.uk/businesses-and-teams</t>
   </si>
   <si>
+    <t>Hours of expert time</t>
+  </si>
+  <si>
+    <t>£100 (Quartet have monetary figures for work completed with their support)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Expert and voluntary hours split to allow for different signposting and guidance. Quartet will validate delivery. </t>
   </si>
   <si>
     <t>Economic</t>
   </si>
   <si>
     <t>Spend with local suppliers</t>
   </si>
   <si>
     <t>BT3</t>
+  </si>
+  <si>
+    <t>Local subcontractors.  Of the call-off delivery work that you plan to subcontract, what proportion of that subcontracted work do you commit to award to LOCAL micro, small or medium enterprise (MSME) organisations?
+For the avoidance of doubt, if a bidder plans to deliver all works for the call-off using their own in-house resources, this will be treated as 100%.</t>
   </si>
   <si>
     <t>The spend must be made directly by the main contractor. 
 Local means that the organisation premises that you spent money with is located in BS1-16. 
 A MSME organisation has fewer than 250 employees and a turnover of less than €50 million or a balance sheet total less than €43 million.</t>
   </si>
   <si>
     <t>Collate information on size of organisation, postcode location and spend.</t>
   </si>
   <si>
+    <t xml:space="preserve">% </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.63 was figure suggested by Econ.  But I suggest £100 per percentage point missed = £250k contract: 1% weighting given for 25% spend with MSMEs.  Therefore each percentage point worth £100 each… SUGGEST banding </t>
+  </si>
+  <si>
     <t>This measure has not changed. Suppliers will provide evidence of location and receipts as they do now to validate delivery. Penalties for non-delivery go back to the Economic Development Service.</t>
   </si>
   <si>
     <t>Local employment</t>
   </si>
   <si>
     <t>BT4</t>
   </si>
   <si>
     <t>LOCAL employee weeks worked on the delivery of the contract</t>
   </si>
   <si>
+    <t>Local employee weeks means the time spent specifically working to deliver this contract by direct employees who live in BS1-16 postcode areas. 
+This could be made up of multiple people working on the contract, eg one person working 2 weeks and one working 3 weeks adds up to 5 employee weeks. A working week is considered to be 37 hours. 
+They can be existing or new employees.</t>
+  </si>
+  <si>
     <t>None</t>
   </si>
   <si>
     <t>No. Employee weeks</t>
   </si>
   <si>
+    <t>£125 (based on the fact that for a contract value of £250k, 20 weeks of local employment attracts a score of 1 percent.  1% of £250k is £2,500. Divided by 20 weeks = £125 per week</t>
+  </si>
+  <si>
     <t>Measured as employee days rather than number of FTEs for ease of calculation. Suppliers will provide evidence of employee postcodes and periods of work on contract. Penalties for non-delivery go back to the Economic Development Service.</t>
   </si>
   <si>
     <t>Work</t>
   </si>
   <si>
     <t>Experiences of work</t>
   </si>
   <si>
     <t>BT5</t>
+  </si>
+  <si>
+    <t>Careers engagement: For each year of this Contract or Framework (per Lot), do you commit to spending 8 hours on engagement with schools or colleges via Bristol WORKS OR spent on the delivery of Bristol Care Experienced/ Care Leavers Sector Awareness days?
+Note: This includes time you spend on preparation. (For Frameworks the commitment only applies if the bidder has received call-offs from this Lot of a value equal to or more than the Nominal Scenario value for this Lot.)</t>
   </si>
   <si>
     <t>4-5 hrs per session inc. preparation time. Bristol Works prioritise schools in certain areas of Bristol for careers or literacy support. OR Care Experienced/ Care Leavers Sector Awareness days, which may inc. site tours or presentations.</t>
   </si>
   <si>
     <t>Contact Bristol WORKS at works@bristol.gov.uk to organise 
 OR Contact throughcareduty@bristol.gov.uk (the Senior personal adviser for work and learning) to offer during the bid stage and at successful award to organise the session.</t>
   </si>
   <si>
     <t>no. staff hours</t>
   </si>
   <si>
     <t>This measure has not changed. Can be validated by Bristol WORKS. Penalties for non-delivery go back to ESL. Added Care Leavers Sector Awareness days - 2-3 hours or SME support w/ apprenticeships team.  Validated by Care Leavers team. Penalties for non-delivery could go back to the Care Leavers team.</t>
   </si>
   <si>
     <t>Sustainability</t>
   </si>
   <si>
     <t>Carbon</t>
   </si>
   <si>
     <t>BT15</t>
   </si>
   <si>
     <t xml:space="preserve">Do you commit to produce a carbon reduction plan applicable to the provision of the Works/ Goods/ Services under this contract/framework, within the first month of the contract? </t>
   </si>
   <si>
     <t>State the aim of supporting the Council's target of being carbon neutral by 2030 and ensure any data used has been collected using the GHG reporting Protocol and scopes 1 and 2 are included as a minimum.</t>
   </si>
   <si>
     <t>https://bristolclimatenature.org/wp-content/uploads/2024/01/CAP-Getting-Started-tips.pdf – where to start with climate action
 https://bristolclimatenature.org/wp-content/uploads/2024/01/Measuring-and-Managing-Carbon-Emissions-v2.pdf – how to measure carbon emissions
 https://bristolclimatenature.org/wp-content/uploads/2024/04/12-steps-to-creating-a-climate-action-plan-updated.pdf – how to create a carbon action plan
 https://www.bristolonecity.com/climate-ask/ – How to promote what you are doing to help combat climate change
 https://www.bristolonecity.com/climate/seven-steps-reducing-businesses-emissions/ - Bristol One City
 https://www.fsb.org.uk/knowledge/fsb-infohub/small-business-sustainability-hub.html – FSB resources for small business on sustainability
 https://smeclimatehub.org/start-measuring/ - SME Climate Hub 
 https://www.westofengland-ca.gov.uk/growth-hub/green-business-support/ -  provides free support to SMEs, including carbon surveys and green business grants
 https://www.gov.uk/government/publications/greening-government-ict-and-digital-services-strategy-2020-2025/greening-government-ict-and-digital-services-strategy-2020-2025 - Useful focus areas for IT providers
 https://indd.adobe.com/view/46c747d2-0a96-40d0-9576-da7d5300add6 - Net Zero guidance for Construction.  https://docs.google.com/document/d/13GXZ79ZqJ9ulhdOCcqAyFsLpGWOnr4OD/edit - BCC encourage use of Bristol Climate Action branding, using the linked assessment form. Include link to annual BCC carbon reporting form and associated guidance.</t>
   </si>
   <si>
+    <t>Commitment to this measure</t>
+  </si>
+  <si>
+    <t>£2,500 based on it being 1% weighting on a £250,000 contract</t>
+  </si>
+  <si>
     <t xml:space="preserve">Penalties for non-delivery to carbon projects fund details tbc. </t>
   </si>
   <si>
     <t>Contract longer than 1 year</t>
   </si>
   <si>
     <t>Waste</t>
   </si>
   <si>
     <t>BT16</t>
   </si>
   <si>
     <t>Do you commit to produce a waste minimisation plan applicable to the provision of the Works/ Goods/Services under this contract/framework, within the first month of the contract.</t>
   </si>
   <si>
     <t>How will you reduce, reuse or recycle more (focus on textiles, food and packaging). 
 How select materials and equipment for reuse potential and repairability. 
 Show life cycle thinking.</t>
-  </si>
-[...255 lines deleted...]
-    <t>£100 (Quartet have monetary figures for work completed with their support)</t>
   </si>
   <si>
     <t>https://www.gov.uk/government/news/next-steps-to-tackle-plastic-waste
 Information on why single use plastic should be minimised and which items are likely to be banned in future.
 https://www.recycle-more.co.uk/the-waste-hierarchy. https://buff.ly/XroER2q - information on latest recycling requirements. Life cycle thinking: getting raw materials, manufacturing processes, transportation, use and disposal.
 Bristol has a target in the Ecological Emergency Strategy for no single use plastics in Bristol by 2035. Plastics are also less easy to recycle and where used should be from at least 30% recycled sources.</t>
   </si>
   <si>
-    <t>Local subcontractors.  Of the call-off delivery work that you plan to subcontract, what proportion of that subcontracted work do you commit to award to LOCAL micro, small or medium enterprise (MSME) organisations?
-[...25 lines deleted...]
-    <t>Hours of expert time</t>
+    <t>Transport</t>
+  </si>
+  <si>
+    <t>BT17</t>
+  </si>
+  <si>
+    <t>Do you commit to produce a green travel plan applicable to the provision of the Works/ Goods/ Services under this contract/framework, which details how vehicle mileage and emissions will be reduced, within the first six months of the contract?</t>
+  </si>
+  <si>
+    <t>Include how encourage sustainable modes of travel, use/ aim to use vehicles meeting standards of the Clean Air Zone (CAZ) and prioritise Ultra Low Emission Vehicles (ULEVs).  Don't include employee commuting unless relevant to the contract delivery.</t>
+  </si>
+  <si>
+    <t>https://www.bristol.gov.uk/residents/streets-travel/bristols-caz/charges-and-vehicle-checker - Bristol's Clean Air Zone charges and vehicle checker; through changing from one mode of transport to another towards public transport, walking and cycling; commercial vehicle mileage reduced through freight consolidation. The 2030 aim is for a total of 40% reduction in vehicle miles.  By 2038 all freight movements into the city centre are made by electric vehicles, with consolidation centres situated at all key access routes to the city centre. https://travelwest.info/electric-vehicles/electric-vehicle-grants/ – information on grants available for electric vehicles and charging points. Detail your decision-making process for whether vehicle procurement needed and how vehicles are selected and used efficiently.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Bristol City Council: Social Value measures for contracts</t>
+  </si>
+  <si>
+    <t>Bristol City Council's policy is to secure additional economic, social and environmental benefits for Bristol (BS1-16 postcodes) alongside delivery of contracts the council procures (whenever possible).  These additional benefits are referred to as "Social Value".</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The Social Value Measures that potential suppliers </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="14"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>may</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> be asked for when the council is procuring a contract are set out below.  Potential suppliers may be asked for commitments against some, none or all of the measures below, depending on the Council's assessment of how relevant/realistic each measure is to the particular contract.  Each measure included in a particular tender process is allocated its own dedicated weighting (marks), and the size of commitment required from bidders to secure all of the available points will be made clear in the submission template for that particular contract.  If a bidder decides they do not wish to make an offer against a particular social value measure this will simply mean the bidder wouldn't gain the relevant marks.  The measures below are thereby included in tenders in a relevant and proportionate way.  Note: on rare occasions the council may ask for social value not listed below.</t>
+    </r>
   </si>
   <si>
     <r>
       <t>Potential suppliers will be provided with a</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> contract-specific submission template</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> to make their social value offer as part of the tender pack or contract negotiations.  This spreadsheet and table below is therefore only provided as an indication of the kinds of social value the council may ask for and must </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NOT</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> be used by bidders to submit a social value offer.</t>
     </r>
   </si>
   <si>
-    <t>Bristol City Council's policy is to secure additional economic, social and environmental benefits for Bristol (BS1-16 postcodes) alongside delivery of contracts the council procures (whenever possible).  These additional benefits are referred to as "Social Value".</t>
-[...8 lines deleted...]
-    <t>Sustain-ability</t>
+    <t>Measure: LOCAL is defined as BS1-16 post codes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Signpost at contract award </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BT1 </t>
+  </si>
+  <si>
+    <t>Combines BT1 and BT22. Communities (CDB) will validate delivery. Penalties for non-delivery could go back to the Bristol Impact Fund.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hours of expert time </t>
+  </si>
+  <si>
+    <t>Local supply chain</t>
+  </si>
+  <si>
+    <t>Suppliers will provide evidence of size of organisation (within MSME bandings), location and receipts/invoice to contract manager. Penalties for non-delivery could go back to the Economic Development Service.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No. Employee weeks </t>
+  </si>
+  <si>
+    <t>No. of vacancies</t>
+  </si>
+  <si>
+    <t>Measure is based on number of apprenticeship vacanies. ESL validate delivery. Penalties for non-delivery go back to ESL.</t>
+  </si>
+  <si>
+    <t>Direct employees, contract longer than two years</t>
+  </si>
+  <si>
+    <t>BT6</t>
+  </si>
+  <si>
+    <t>Measure is based on signposting to learning, rather than take up. Suppliers provide evidence of signposting given to contract manager. Penalties for non-delivery could go back to ESL.</t>
+  </si>
+  <si>
+    <t>Direct employees, contract longer than 24 minths</t>
+  </si>
+  <si>
+    <t>Training and support for local employees</t>
+  </si>
+  <si>
+    <t>BT7</t>
+  </si>
+  <si>
+    <t>You could use https://premier-partnership.co.uk/ who provide a catalogue of courses or can develop and deliver bespoke training courses to your organisation.</t>
+  </si>
+  <si>
+    <t>500 (One value based on the average cost of providing either face to face or e-learning course (e-learning is a cost per person of approx £15 and in person is £500 minimum)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Measure based on delivery to all those working on the contract. Suppliers provide evidence of training completed to contract manager. </t>
+  </si>
+  <si>
+    <t>Direct employees, contract longer than 24 months</t>
+  </si>
+  <si>
+    <t>BT8</t>
+  </si>
+  <si>
+    <t>BT8 included in BT10. WoE Growth Hub and Thrive can validate. Penalties could go to WoE Growth Hub or Thrive.</t>
+  </si>
+  <si>
+    <t>BT9</t>
+  </si>
+  <si>
+    <t>750 (based on 5 days annual leave (per 1 person taking up fostering, around 1 in 380 people), plus 1 day to promote and apply)</t>
+  </si>
+  <si>
+    <t>New measure: to encourage, promote and incentivise via HR measures employees to consider foster caring. Measure is based on whether the organiation is Fostering Friendly. Supplier provides evidence of this to contrcact manager. Penalties for non-delivery could go to fostering team.</t>
+  </si>
+  <si>
+    <t>Targeted local recruitment</t>
+  </si>
+  <si>
+    <t>BT10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No. Employees </t>
+  </si>
+  <si>
+    <t>BT10-BT14 have been combined, but have different proxy values (include care leavers) - I have taken the average proxy value. Validation can be provided by ESL. Penalties for non-delivery could go back to ESL.</t>
+  </si>
+  <si>
+    <t>BT11</t>
+  </si>
+  <si>
+    <t>No. weeks</t>
+  </si>
+  <si>
+    <t>Validation can be provided by ESL. Penalties for non-delivery could go back to the Care Leavers team, ESL or Culture team.</t>
+  </si>
+  <si>
+    <t>BT12</t>
+  </si>
+  <si>
+    <t>BT13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Use https://www.bristolandbath.co.uk/property-search/ to find suitable workspace, with various different types of lease agreements. </t>
+  </si>
+  <si>
+    <t>£10,000 based on it being 1% weighting on a £1m contract</t>
+  </si>
+  <si>
+    <t>Provide details of property location, amount of floor space, type, length of lease and number of people working out of the space to Contract Manager for forwarding on the business@bristol.gov.uk. Penalties for non-delivery go back to Economic Development.</t>
+  </si>
+  <si>
+    <t>Above £1 million contracts; contract longer than 24 months, direct employment</t>
   </si>
   <si>
     <t xml:space="preserve">
 Economic</t>
   </si>
   <si>
-    <t>Number of new job vacancies targeted at LOCAL people, who have one of the listed characteristics</t>
-[...44 lines deleted...]
-    </r>
+    <t>BT14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Contact business@bristol.gov.uk for a list of business support organisations and trade networks to support and advertise the event, including Bristol Business newsletter.</t>
+  </si>
+  <si>
+    <t>Penalties for non-delivery go back to Economic Development.</t>
+  </si>
+  <si>
+    <t>Sustain-ability</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">REMINDER: As explained above, the list above is of Social Value Measures that potential suppliers </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>may</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> be asked for: this will depend on proportionality and relevance to the contract.  This spreadsheet and table is solely provided as an indication of the kinds of social value the council may ask for and must </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NOT</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> be used by bidders to submit a social value offer.</t>
     </r>
   </si>
   <si>
-    <t>The spend must be made directly by the main contractor. 
-[...10 lines deleted...]
-      <t xml:space="preserve">The individual(s) delivering the support must be considered an expert in their field by means of having a professional qualification or accreditation. 
+    <t>List of questions for ext engagement:</t>
+  </si>
+  <si>
+    <t>Any concerns about restricting who you support? (Using BIF)</t>
+  </si>
+  <si>
+    <t>Are you happy with CDB benefitting the wider Bristol area? (outside BS1-16)</t>
+  </si>
+  <si>
+    <t>What are your thoughts on removing the environmental measures? - have a story on why we have done this - health and sustainbaility requirements and low uptake of these measures</t>
+  </si>
+  <si>
+    <t>TOMs set</t>
+  </si>
+  <si>
+    <t>Current</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Medium</t>
+  </si>
+  <si>
+    <t>Master</t>
+  </si>
+  <si>
+    <t>Contact throughcareduty@bristol.gov.uk the Senior personal adviser for work and learning to offer opportunities to Care Leavers first. If not matched, please email esl@bristol.gov.uk  with details and you will be refered to the correct team
+If you cannot provide work experience, but would be willing to fund programmes offering skills development provided by someone else - contact https://www.teamlove.org/big-team or  https://www.creativeyouthnetwork.org.uk/what-we-do - who have specific programmes you can support. CC artsdevelopment@bristol.gov.uk in emails you send to these organisations.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This measure can be delivered remotely. 
+You will be provided with promotional materials to celebrate your support for the local community.
 </t>
-    </r>
-[...112 lines deleted...]
-    <t xml:space="preserve">Go onto bristolesl.com to find links with contact details. 
+  </si>
+  <si>
+    <t xml:space="preserve">EPIC charity: for information go to: info@epiccharitybristol.org.uk 
+Ways to donate: via BACS, through JustGiving, or Cheque payable to ‘The EPIC Charity – Bristol’
+OR Investment to the Bristol Impact Fund: Your contribution will add value to the flagship grant programme for VCSE organisations in Bristol, which could contribute to One City missions. 
+You can see the projects we have funded so far on our website: https://www.bristol.gov.uk/residents/people-and-communities/voluntary-and-community-organisations/grants-for-voluntary-and-community-organisations/the-bristol-impact-fund. 
+Contact investmentandgrants@bristol.gov.uk to arrange.
+OR, Can Do Bristol: Respond to an ask such as Your Park health-led social value partnerships or tree planting packages / post an offer for equipment or materials on https://candobristol.co.uk/aoexchange
+Fulfilling an ask on Can Do Bristol's Ask and Offer Exchange could for example help progress towards climate or ecological emergency strategies or support Nature Together project outcomes. 
+</t>
+  </si>
+  <si>
+    <t>Visit https:/quartetcf.org.uk/help-with-your-giving/prohelp-probono and email john.stienlet@quartetcf.org.uk. 
+OR Respond to an ask such as individuals working on the contract becoming Climate Ambassadors/ post an offer for expert support on https://candobristol.co.uk/aoexchange
+Can include individuals becoming trustees of a community organisation or being ‘Strategic Advisors’ to boards &amp; committees.</t>
+  </si>
+  <si>
+    <t>Local employee weeks means the time spent specifically working to deliver this contract by direct employees who live in BS1-16 postcode areas.
+They can be existing or new employees. We assume a working week of 37 hours.  
+You can add partial weeks together if appropriate: for example one person working 3 days and one person working 2 days to make a week.</t>
+  </si>
+  <si>
+    <t>For construction/maintenance contracts please contact buildingbristol@bristol.gov.uk.  For non-construction roles please visit www.wtpn.org.uk/apprenticeships-explained for more information and contact the team via apprenticeships@wtpn.org.uk 
+If your organisation cannot deliver apprenticeships directly or you are concerned that you may not be able to offer a complete apprenticeship as a result of your contract with the Council, get in touch with Shared Apprenticeships at www.sharedapprenticeships.com.</t>
+  </si>
+  <si>
+    <t>Send information by email to those who may benefit from it, regularly encourage employee enrolment and provide work time to complete the training. You will be provided with the information to signpost employees to at contract award.
+Employees for the purpose of signposting should include temporary staff and volunteers.</t>
+  </si>
+  <si>
+    <t>Go onto skillsconnect.org.uk and search in the Directory for free English and Maths courses and Skills Bootcamps within the region.
+See https://www.westofengland-ca.gov.uk/what-we-do/employment-skills/skills-bootcamps/ for more details on why bootcamps may be a good fit for your organisation.</t>
+  </si>
+  <si>
+    <t>Provide this link to promote foster caring : https://www.bristol.gov.uk/foster-with-bristol-city-council and
+Email fostering@bristol.gov.uk to ask:
+for leaflets and posters for your workplace or community group and/or
+to visit your workplace, faith group or community organisation to talk about fostering
+Consider following the process to become Fostering Friendly accredited at https://www.thefosteringnetwork.org.uk/get-involved/championing-fostering/fostering-friendly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Please email esl@bristol.gov.uk with details of your vacancy and contact details and one of the team will get in touch.
 New recruits must be either: 
-1. marginalised priority communities - who are recruited by advertising the roles on the Ways2Work email network 
-2. local offenders - who are recruited with support from the EST including the clients from Skills Connect, or a specialist external partner provider e.g. the Restore Trust; Catch 22.
+1. marginalised priority communities - who are recruited by advertising the roles on the on the Skills Connect email network 
+2. local offenders - who are recruited with support from the Employment Support Team (EST)  including the clients from Skills Connect, or a specialist external partner provider e.g. the Restore Trust; Catch 22.
 3. local Disabled people from priority postcode areas - who are recruited with support from the EST, including the clients from We Work for Everyone Programme and Work Well West 
 4. local people who have been unemployed and claiming jobseekers allowance for more than a year from priority postcode areas - who are recruited with support from the EST, including the clients from Skills Connect
-5. OR local people aged 16-24 year olds Not in Education or Training living in priority postcode areas - who are recruited with support from the Post 16 Team </t>
-[...64 lines deleted...]
-OR, Respond to an ask/ post an offer for equipment or materials on https://candobristol.co.uk/businesses-and-teams
+5. OR local people aged 16-24 year olds Not in Education or Training living in priority postcode areas - who are recruited with support from the Post 16 Team   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commitment to own or lease an office or working space in a BS1-16 postcode.  </t>
+  </si>
+  <si>
+    <t>https://www.gov.uk/government/news/next-steps-to-tackle-plastic-waste
+ Information on why single use plastic should be minimised and which items are likely to be banned in future.
+https://www.recycle-more.co.uk/the-waste-hierarchy. Life cycle thinking: getting raw materials, manufacturing processes, transportation, use and disposal.
+Bristol has a target in the Ecological Emergency Strategy for no single use plastics in Bristol by 2035. Plastics are also less easy to recycle and where used should be from at least 30% recycled sources.
+You should aim for at least 65% reuse, reduction or recycling.</t>
+  </si>
+  <si>
+    <t>Sub-contracting means that part of the obligation and tasks under the contract will or could be assigned to another party.
+Local means that an organisation has a premises located in BS1-16.
+Plan, advertise and hold a local supplier engagement session which could be from a 1 hour session held online to an in person half day event depending on what is proportionate to the contract(s) you are working on.
+Provide opportunities and encourage them to become sub-contractors or suppliers to your organisation linked to the delivery of the contract.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hours of expert support to a LOCAL Voluntary, Community or Social Enterprise (VCSE) organisation. 
 </t>
+  </si>
+  <si>
+    <t>1-6 week student placements can be unpaid and longer internships must be paid at the living wage. You will be provided with contact details for organisations who can help promote, fill and fulfill work placement opportunities, engaging with the Through Care Duty Team first.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Number of new job vacancies for which you commit to target recruitment activity at LOCAL people with one or more of the following characteristics:
+- marginalised priority communities
+- ex-offenders
+- disabled people
+- people unemployed for 1 year+ or aged 16-24 and not in education or training
+</t>
+  </si>
+  <si>
+    <t>This will involve providing support with HR processes eg additional days leave and flexible working. 
+Promote fostering and send out information packs to anyone interested. 
+Support and signposting should be provided to temporary staff and volunteers.
+Consider becoming Fostering Friendly accredited and advertise internally and externally.</t>
+  </si>
+  <si>
+    <t>When considering a provider to deliver training, make sure that their content links in with the values and behaviours your organisation wants to promote and recognises the most up to date legislation. 
+The training must be at least an hour in length.
+Training should be provided to temporary staff and volunteers.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Donation (£) to a LOCAL community project or Voluntary, Community or Social Enterprise Organisation via:- 
+- The EPIC charity who provide access to hobbies and opportunities for Bristol’s care-experienced children and young people, OR 
+- The Bristol Impact Fund (BIF), which funds community organisations benefitting people living in Bristol (BS1-16), OR
+- Value of resources donated via Can Do Bristol (CDB)
+</t>
+  </si>
+  <si>
+    <t>Commitment to produce a waste minimisation plan applicable to the provision of the Works/ Goods/Services under this contract/framework, within the first month of the contract.</t>
+  </si>
+  <si>
+    <t>To include how you reduce, reuse or recycle more (focus on textiles, food and packaging). 
+How you select materials and equipment for reuse potential and repairability. 
+Show life cycle thinking.</t>
+  </si>
+  <si>
+    <t>Include how you encourage sustainable modes of travel, use/ aim to use vehicles meeting standards of the Clean Air Zone (CAZ) and prioritise Ultra Low Emission Vehicles (ULEVs).  Don't include employee commuting unless relevant to the contract delivery.</t>
+  </si>
+  <si>
+    <t>Time in weeks that LOCAL people directly employed by your organisation would spend on delivering this contract.</t>
+  </si>
+  <si>
+    <t>Number of apprenticeship vacancies targeted at LOCAL people living in priority postcode areas of the city.</t>
+  </si>
+  <si>
+    <t>A Local MSME is any organisation with a premises located in BS1-16, which has fewer than 250 employees and a turnover of less than or equal to £44 million (or a balance sheet total less than or equal to £38 million).</t>
+  </si>
+  <si>
+    <t>State the aim of supporting the Council's target of being carbon neutral by 2030 and ensure any data used has been collected using the GHG reporting Protocol and scopes 1 and 2 are included as a minimum. 
+At contract award your Contract Manager will provide you with the annual BCC carbon reporting form and associated guidance.</t>
+  </si>
+  <si>
+    <t>https://bristolclimatenature.org/wp-content/uploads/2024/01/CAP-Getting-Started-tips.pdf – where to start with climate action
+https://bristolclimatenature.org/wp-content/uploads/2024/01/Measuring-and-Managing-Carbon-Emissions-v2.pdf – how to measure carbon emissions
+https://bristolclimatenature.org/wp-content/uploads/2024/04/12-steps-to-creating-a-climate-action-plan-updated.pdf – how to create a carbon action plan
+https://www.bristolonecity.com/climate-ask/ – How to promote what you are doing to help combat climate change
+https://www.bristolonecity.com/climate/seven-steps-reducing-businesses-emissions/ - Bristol One City
+https://www.fsb.org.uk/knowledge/fsb-infohub/small-business-sustainability-hub.html – FSB resources for small business on sustainability
+https://smeclimatehub.org/start-measuring/ - SME Climate Hub 
+business-support/ -  provides free support to SMEs, including carbon surveys and green business grants
+https://www.gov.uk/government/publications/greening-government-ict-and-digital-services-strategy-2020-2025/greening-government-ict-and-digital-services-strategy-2020-2025 - Useful focus areas for IT providers
+https://indd.adobe.com/view/46c747d2-0a96-40d0-9576-da7d5300add6 - Net Zero guidance for Construction
+https://docs.google.com/document/d/13GXZ79ZqJ9ulhdOCcqAyFsLpGWOnr4OD/edit - BCC encourage use of Bristol Climate Action branding, using the linked assessment form. 
+https://www.wwf.org.uk/articles/understanding-carbon-offsetting-and-your-footprint
+- consider investing in offsetting Projects on the Gold Standard Marketplace website, which meet high standards in terms of the carbon and wider sustainable development goals the offsetting projects help to meet. 
+You will be provided with the BCC Carbon Reporting Form by your Contract Manager.</t>
+  </si>
+  <si>
+    <t>The individual(s) delivering the support must be considered an expert in their field by means of having a professional qualification or accreditation.
+At contract award, the Quartet Community Foundation OR Can Do Bristol (CDB) website can help you find a local VCSE who would benefit from your offer of expertise. 
+A school will be considered a VCSE for this measure.
+Your professional expertise will have a positive impact on VCSEs within Bristol, which could for example help progress towards One City missions. You will be provided with promotional materials to celebrate your support for the local community. 
+Depending on the expertise needed, this commitment can sometimes be delivered remotely.</t>
+  </si>
+  <si>
+    <t>Commitment to a defined amount (£) of the work associated with this contract being delivered by a LOCAL MSME organisation(s).
+This can include the value of work delivered directly by your own organisation if your organisation is itself a LOCAL MSME.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commitment to hold an annual Local Supplier Engagement Session with live sub-contractor opportunities.
+If your organisation has a premises within the BS1-16 area and you do not plan to sub-contract any work as a result of being awarded this contract then you score the full marks for this measure.
+</t>
+  </si>
+  <si>
+    <t>Commitment to produce a carbon reduction plan applicable to the provision of the Works/ Goods/ Services under this contract/framework, within the first month of the contract? AND to provide annual carbon data applicable to the provision of the Works/ Goods/ Services under this contract/framework, to the Contract Manager from the start of the contract and annually thereafter, using the BCC Carbon Reporting Form.</t>
+  </si>
+  <si>
+    <t>Provide annual equality, diversity and inclusion (EDI) training to each LOCAL person working on the contract (direct and supply chain).</t>
+  </si>
+  <si>
+    <t>Signpost LOCAL employees towards Level 2 qualifications in English, Maths and English for Speakers of Other Languages (ESOL) via Skills Connect 
+OR towards Skills Bootcamps in areas such as digital, construction, management and sustainability.</t>
+  </si>
+  <si>
+    <t>Promote and support LOCAL employees to consider foster caring.</t>
+  </si>
+  <si>
+    <t>Weeks of meaningful work placements or skills development provided for LOCAL young people, engaging with Bristol Care Leavers first.</t>
+  </si>
+  <si>
+    <t>If leased this must be for at least 6 months.</t>
+  </si>
+  <si>
+    <t>Commitment to produce a green travel plan applicable to the provision of the Works/ Goods/ Services under this contract/framework, which details how vehicle mileage and emissions will be reduced, within the first six months of the contract.</t>
+  </si>
+  <si>
+    <t>Time that your staff spend on preparation and delivery of careers engagement with young people:
+EITHER with schools or colleges via the Bristol WORKS scheme
+OR delivery of Bristol Care Experienced/ Care Leavers "Sector Awareness days" via the Council's Care team
+OR via Action Tutoring, an education charity that offers free maths and English tutoring to pupils facing disadvantage to help level the education playing field
+OR Chapter One, an education charity who provide 1:1 online reading support to children who need it most.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This is hours of support and is not multiplied by the number of people receiving the engagament.
+Include preparation time in your number of committed hours. We normally expect preparation time to be 4 hours.
+Your engagement can raise the apirations of young people in Bristol and encourage them to consider a career in your sector.
+</t>
+  </si>
+  <si>
+    <t>Prioritise applicants in the following postcode areas: BS2, BS4, BS5 or BS13.
+If you are an SME, there are further Government incentives available when you recruit an apprenctice.
+At contract award we ask for vacancies to be promoted via the Western Training Provider Network or the Building Bristol scheme (for construction contracts).</t>
+  </si>
+  <si>
+    <t>Employment can be life changing for talented people who might otherwise find it difficult to access opportunities. 
+At contract award we share details of schemes to help target recruitment.</t>
+  </si>
+  <si>
+    <t>Signposting, awareness and training should be provided to temporary staff and volunteers.</t>
+  </si>
+  <si>
+    <t>Provide signposting, awareness raising and training in the 4 key areas of:
+Domestic abuse
+Healthy weight
+Smoking cessation and substance misuse
+Physical fitness</t>
+  </si>
+  <si>
+    <t>EITHER The Bristol WORKS scheme can help you identify opportunities for careers or literacy support (prioritising schools in certain areas of Bristol). Sessions can be arranged to optimise any travel required to get to local schools. Contact them at works@bristol.gov.uk to organise .
+OR Contact throughcareduty@bristol.gov.uk (the Senior personal adviser for work and learning) to offer during the bid stage and at successful award to organise the session.
+OR To apply to be a tutor, visit https://actiontutoring.org.uk/get-involved/volunteer/ or reach out to Corporate Partnerships Manager, Mollie Vessey, on mollie.vessey@actiontutoring.org.uk if you have any questions. 
+OR Contact Karen Price, Business Development Manager, at karen.price@chapterone.org
+and see their lovely film at https://bit.ly/4ckQGjN</t>
+  </si>
+  <si>
+    <t>Domestic abuse - Business in the community campaign - https://www.bitc.org.uk/toolkit/domestic-abuse-toolkit/, have a spotting signs of domestic abuse policy; 
+Healthy weight - Review the commitments of the https://bnssghealthiertogether.org.uk/why-weight-pledge/ and consider whether you could support this initiative, and share this short e-learning on weight stigma: https://www.open.edu/openlearncreate/course/view.php?id=12522
+Smoking cessation and substance misuse -  Share the Bristol stop smoking e-learning and campaign materials on: https://www.bristol.gov.uk/smoke-free-bristol
+Ensure you have a Smoke-free and drug and alcohol policy. Promote Horizons substance misuse service: https://www.horizonsbristol.co.uk/;
+Physical fitness - Consider offering reduced cost gym subscriptions, promote coach to 5km: https://www.nhs.uk/better-health/get-active/get-running-with-couch-to-5k/
+Flexitime to attend appointments or classes relating to health and wellbeing.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;£&quot;#,##0;[Red]\-&quot;£&quot;#,##0"/>
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -993,103 +923,91 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="30"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="12"/>
-      <color theme="1"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <u/>
       <sz val="12"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="12">
+  <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9A5CA5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1112,52 +1030,58 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="26">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1448,55 +1372,70 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -1523,53 +1462,50 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1608,51 +1544,51 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1665,176 +1601,182 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="6" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="1" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>31749</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>74084</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>31749</xdr:colOff>
+      <xdr:colOff>24129</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>807035</xdr:rowOff>
+      <xdr:rowOff>822275</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="BCC logo cmyk grey text, Picture">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AF32A31-AACD-417F-D80D-0125EF65D592}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -2148,1273 +2090,1306 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <threadedComment ref="J10" dT="2024-12-05T17:01:07.83" personId="{47E1548D-C72A-43E2-902A-99A09A10CB16}" id="{74BE512D-0B53-4ECA-89B4-C0086FBF1C1B}">
+  <threadedComment ref="K10" dT="2024-12-05T17:01:07.83" personId="{47E1548D-C72A-43E2-902A-99A09A10CB16}" id="{74BE512D-0B53-4ECA-89B4-C0086FBF1C1B}">
     <text>@Kathryn Archer / @Harry James - why does the measure reference priority areas if these aren't being considered in validation?</text>
     <mentions>
       <mention mentionpersonId="{C1E28AF7-0963-4B04-BD8F-850D93A426F7}" mentionId="{CFBEFD87-B950-4C69-9690-E96A8A8DA21B}" startIndex="0" length="15"/>
       <mention mentionpersonId="{FAB47C66-DD10-4BE0-9F80-3356EDFFF707}" mentionId="{3FC131D2-C48B-43FA-90D9-7F42BA20AA13}" startIndex="18" length="12"/>
     </mentions>
   </threadedComment>
-  <threadedComment ref="J12" dT="2024-12-05T17:05:08.56" personId="{47E1548D-C72A-43E2-902A-99A09A10CB16}" id="{0C1A6980-9F48-4EC7-8F0C-787067C0462D}">
+  <threadedComment ref="K12" dT="2024-12-05T17:05:08.56" personId="{47E1548D-C72A-43E2-902A-99A09A10CB16}" id="{0C1A6980-9F48-4EC7-8F0C-787067C0462D}">
     <text xml:space="preserve">@Kathryn Archer / @Harry James - measure asks for training to LOCAL people employed but measure refers to delivery of ALL those working
  on the contract
 </text>
     <mentions>
       <mention mentionpersonId="{C1E28AF7-0963-4B04-BD8F-850D93A426F7}" mentionId="{FE7FDEF9-BF87-4970-9369-A867E5C96FA6}" startIndex="0" length="15"/>
       <mention mentionpersonId="{FAB47C66-DD10-4BE0-9F80-3356EDFFF707}" mentionId="{4E2E301D-48D4-438C-AA95-8679BE892207}" startIndex="18" length="12"/>
     </mentions>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E629B73-5A37-4729-81CE-64D9781CE57D}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="4" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="23.1796875" defaultRowHeight="132" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="18.1796875" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="12.26953125" style="33" customWidth="1"/>
+    <col min="1" max="1" width="18.1796875" style="32" customWidth="1"/>
+    <col min="2" max="2" width="12.54296875" style="32" customWidth="1"/>
+    <col min="3" max="3" width="12.26953125" style="32" customWidth="1"/>
     <col min="4" max="4" width="44.81640625" customWidth="1"/>
     <col min="5" max="5" width="63.54296875" customWidth="1"/>
     <col min="6" max="6" width="55.54296875" hidden="1" customWidth="1"/>
-    <col min="7" max="7" width="16.1796875" style="33" customWidth="1"/>
-    <col min="8" max="8" width="17.81640625" style="33" customWidth="1"/>
+    <col min="7" max="7" width="16.1796875" style="32" customWidth="1"/>
+    <col min="8" max="8" width="17.81640625" style="32" customWidth="1"/>
     <col min="9" max="9" width="15.453125" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="31.453125" hidden="1" customWidth="1"/>
-    <col min="11" max="11" width="17.26953125" style="33" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="17.26953125" style="32" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="17.1796875" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="33" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:13" s="32" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48" t="s">
+      <c r="B1" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="48" t="s">
+      <c r="C1" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="48" t="s">
+      <c r="D1" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="48" t="s">
+      <c r="E1" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="48" t="s">
+      <c r="F1" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="48" t="s">
+      <c r="G1" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="49" t="s">
+      <c r="H1" s="48" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="43" t="s">
+      <c r="I1" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="31" t="s">
+      <c r="J1" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="32" t="s">
+      <c r="K1" s="31" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
     </row>
     <row r="2" spans="1:13" ht="154" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="97" t="s">
+      <c r="A2" s="98" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="95" t="s">
+      <c r="B2" s="96" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="17" t="s">
         <v>13</v>
       </c>
       <c r="D2" s="14" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="14" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="F2" s="15" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="G2" s="37">
+        <v>16</v>
+      </c>
+      <c r="G2" s="36">
         <v>2</v>
       </c>
-      <c r="H2" s="50" t="s">
-[...2 lines deleted...]
-      <c r="I2" s="44">
+      <c r="H2" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" s="43">
         <v>1</v>
       </c>
       <c r="J2" s="17" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K2" s="17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:13" ht="172" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="98"/>
-      <c r="B3" s="96"/>
+      <c r="A3" s="99"/>
+      <c r="B3" s="97"/>
       <c r="C3" s="17" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D3" s="18" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="E3" s="18" t="s">
-        <v>126</v>
+        <v>22</v>
       </c>
       <c r="F3" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="39">
+        <v>2</v>
+      </c>
+      <c r="H3" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="17" t="s">
         <v>19</v>
-      </c>
-[...13 lines deleted...]
-        <v>17</v>
       </c>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
     </row>
     <row r="4" spans="1:13" ht="173.15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="99" t="s">
-        <v>21</v>
+      <c r="A4" s="100" t="s">
+        <v>27</v>
       </c>
       <c r="B4" s="22" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>131</v>
+        <v>30</v>
       </c>
       <c r="E4" s="14" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="F4" s="16" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="G4" s="41">
+        <v>32</v>
+      </c>
+      <c r="G4" s="40">
         <v>2</v>
       </c>
-      <c r="H4" s="52" t="s">
-[...3 lines deleted...]
-        <v>128</v>
+      <c r="H4" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="43" t="s">
+        <v>34</v>
       </c>
       <c r="J4" s="18" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="K4" s="17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
     </row>
     <row r="5" spans="1:13" ht="130.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="98"/>
+      <c r="A5" s="99"/>
       <c r="B5" s="22" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C5" s="17" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="E5" s="13" t="s">
-        <v>123</v>
+        <v>39</v>
       </c>
       <c r="F5" s="21" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="G5" s="17">
         <v>2</v>
       </c>
-      <c r="H5" s="52" t="s">
-[...3 lines deleted...]
-        <v>118</v>
+      <c r="H5" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>42</v>
       </c>
       <c r="J5" s="18" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="K5" s="17" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="M5" s="39"/>
+        <v>19</v>
+      </c>
+      <c r="L5" s="37"/>
+      <c r="M5" s="38"/>
     </row>
     <row r="6" spans="1:13" ht="235.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="53" t="s">
-        <v>33</v>
+      <c r="A6" s="52" t="s">
+        <v>44</v>
       </c>
       <c r="B6" s="22" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="C6" s="17" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>132</v>
+        <v>47</v>
       </c>
       <c r="E6" s="14" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="F6" s="14" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G6" s="41">
+        <v>49</v>
+      </c>
+      <c r="G6" s="40">
         <v>1</v>
       </c>
-      <c r="H6" s="54" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="44">
+      <c r="H6" s="53" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="43">
         <v>100</v>
       </c>
       <c r="J6" s="12" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="K6" s="17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="L6" s="9"/>
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:13" ht="113.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="55" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="A7" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="35" t="s">
+        <v>54</v>
       </c>
       <c r="D7" s="14" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="E7" s="14" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="F7" s="14" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="G7" s="37">
+        <v>57</v>
+      </c>
+      <c r="G7" s="36">
         <v>1</v>
       </c>
-      <c r="H7" s="50" t="s">
-[...3 lines deleted...]
-        <v>120</v>
+      <c r="H7" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="I7" s="26" t="s">
+        <v>59</v>
       </c>
       <c r="J7" s="16" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="K7" s="17" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="121.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="56"/>
-[...4 lines deleted...]
-        <v>49</v>
+      <c r="A8" s="55"/>
+      <c r="B8" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" s="35" t="s">
+        <v>63</v>
       </c>
       <c r="D8" s="14" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E8" s="16" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="F8" s="16" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="G8" s="37">
+        <v>66</v>
+      </c>
+      <c r="G8" s="36">
         <v>1</v>
       </c>
-      <c r="H8" s="50" t="s">
-[...3 lines deleted...]
-        <v>120</v>
+      <c r="H8" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="26" t="s">
+        <v>59</v>
       </c>
       <c r="J8" s="16" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="K8" s="17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="133" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="57"/>
-[...15 lines deleted...]
-      <c r="G9" s="58">
+      <c r="A9" s="56"/>
+      <c r="B9" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" s="59" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" s="59" t="s">
+        <v>70</v>
+      </c>
+      <c r="F9" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="G9" s="57">
         <v>1</v>
       </c>
-      <c r="H9" s="61" t="s">
-[...3 lines deleted...]
-        <v>120</v>
+      <c r="H9" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="45" t="s">
+        <v>59</v>
       </c>
       <c r="J9" s="16" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="K9" s="17" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="132" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="34"/>
-[...7 lines deleted...]
-      <c r="I10" s="26"/>
+      <c r="A10" s="33"/>
+      <c r="B10" s="33"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="29"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="25"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="HnqiNRDPGXIBUFcwniaNC1kn3zjsKsVAgwlFCzDsHe8vBUror6XeRHtUeXnVNUrKzIOmIpLPqJCcwGo2go4JOg==" saltValue="VpBRC48Y2b5xAR1x+b90iw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <autoFilter ref="A1:M7" xr:uid="{2E629B73-5A37-4729-81CE-64D9781CE57D}"/>
   <mergeCells count="3">
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 OFFICIAL</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98BE7709-14E1-43DE-B217-B7F986FA8E23}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:K1048576"/>
+  <dimension ref="A1:L1048576"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F4" sqref="F1:F1048576"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A16" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="F3" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="18.26953125" defaultRowHeight="215.15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="10.81640625" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.81640625" style="33" customWidth="1"/>
+    <col min="1" max="1" width="10.81640625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="13.453125" style="32" customWidth="1"/>
+    <col min="3" max="3" width="11.81640625" style="32" customWidth="1"/>
     <col min="4" max="4" width="45.1796875" customWidth="1"/>
-    <col min="5" max="5" width="90.1796875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="11" width="13.26953125" style="33" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="73.1796875" customWidth="1"/>
+    <col min="6" max="6" width="62.08984375" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="15.08984375" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="23.1796875" style="32" customWidth="1"/>
+    <col min="9" max="9" width="22.54296875" style="32" customWidth="1"/>
+    <col min="10" max="10" width="9.1796875" style="32" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="8" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="13.26953125" style="32" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B1" s="78" t="s">
+    <row r="1" spans="1:12" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="74" t="s">
+        <v>72</v>
+      </c>
+      <c r="I1"/>
+    </row>
+    <row r="2" spans="1:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="101" t="s">
+        <v>73</v>
+      </c>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+    </row>
+    <row r="3" spans="1:12" ht="143.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="101" t="s">
+        <v>74</v>
+      </c>
+      <c r="B3" s="101"/>
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="101"/>
+    </row>
+    <row r="4" spans="1:12" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="101" t="s">
+        <v>75</v>
+      </c>
+      <c r="B4" s="101"/>
+      <c r="C4" s="101"/>
+      <c r="D4" s="101"/>
+      <c r="E4" s="101"/>
+    </row>
+    <row r="5" spans="1:12" ht="86.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="64" t="s">
+        <v>76</v>
+      </c>
+      <c r="E5" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="64" t="s">
+        <v>77</v>
+      </c>
+      <c r="G5" s="64"/>
+      <c r="H5" s="47" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="67" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="295" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="90" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="F6" s="92" t="s">
+        <v>131</v>
+      </c>
+      <c r="G6" s="24"/>
+      <c r="H6" s="36">
+        <v>2</v>
+      </c>
+      <c r="I6" s="49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J6" s="43">
+        <v>1</v>
+      </c>
+      <c r="K6" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="L6" s="68" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="192.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="75"/>
+      <c r="B7" s="84"/>
+      <c r="C7" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="12" t="s">
         <v>142</v>
       </c>
-      <c r="H1"/>
-[...2 lines deleted...]
-      <c r="A2" s="100" t="s">
+      <c r="E7" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="F7" s="93" t="s">
+        <v>132</v>
+      </c>
+      <c r="G7" s="21"/>
+      <c r="H7" s="36">
+        <v>2</v>
+      </c>
+      <c r="I7" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="J7" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="K7" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="L7" s="69" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="169.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>81</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="E8" s="94" t="s">
+        <v>153</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="14"/>
+      <c r="H8" s="40">
+        <v>1</v>
+      </c>
+      <c r="I8" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="61" t="s">
+        <v>34</v>
+      </c>
+      <c r="K8" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="L8" s="69" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="119.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="77"/>
+      <c r="B9" s="90" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="F9" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="21"/>
+      <c r="H9" s="17">
+        <v>1</v>
+      </c>
+      <c r="I9" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="J9" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="K9" s="27"/>
+      <c r="L9" s="69"/>
+    </row>
+    <row r="10" spans="1:12" ht="206.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="72"/>
+      <c r="B10" s="84"/>
+      <c r="C10" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="G10" s="91"/>
+      <c r="H10" s="17">
+        <v>1</v>
+      </c>
+      <c r="I10" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="J10" s="44">
+        <v>2221</v>
+      </c>
+      <c r="K10" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="L10" s="69" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="113.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="72"/>
+      <c r="B11" s="73"/>
+      <c r="C11" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="G11" s="14"/>
+      <c r="H11" s="17">
+        <v>1</v>
+      </c>
+      <c r="I11" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="44">
+        <v>125</v>
+      </c>
+      <c r="K11" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="L11" s="69" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="94.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="72"/>
+      <c r="B12" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="G12" s="12"/>
+      <c r="H12" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="I12" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="J12" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="K12" s="26" t="s">
+        <v>94</v>
+      </c>
+      <c r="L12" s="69" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="353" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="72"/>
+      <c r="B13" s="89"/>
+      <c r="C13" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="G13" s="14"/>
+      <c r="H13" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="I13" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="43" t="s">
+        <v>93</v>
+      </c>
+      <c r="K13" s="26" t="s">
+        <v>97</v>
+      </c>
+      <c r="L13" s="69" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="219.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="79" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="84"/>
+      <c r="C14" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D14" s="20" t="s">
+        <v>162</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="G14" s="14"/>
+      <c r="H14" s="17">
+        <v>1</v>
+      </c>
+      <c r="I14" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="J14" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="K14" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="L14" s="69" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="396" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="72"/>
+      <c r="B15" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="E15" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="F15" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="G15" s="91"/>
+      <c r="H15" s="17">
+        <v>1</v>
+      </c>
+      <c r="I15" s="51" t="s">
+        <v>103</v>
+      </c>
+      <c r="J15" s="43">
+        <v>6125</v>
+      </c>
+      <c r="K15" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="L15" s="69" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="273" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="87"/>
+      <c r="B16" s="73"/>
+      <c r="C16" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="G16" s="91"/>
+      <c r="H16" s="17">
+        <v>1</v>
+      </c>
+      <c r="I16" s="51" t="s">
+        <v>106</v>
+      </c>
+      <c r="J16" s="43">
+        <v>168.72</v>
+      </c>
+      <c r="K16" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="L16" s="69" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="270" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="85"/>
+      <c r="B17" s="88" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="E17" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="G17" s="14"/>
+      <c r="H17" s="17">
+        <v>1</v>
+      </c>
+      <c r="I17" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="J17" s="43">
+        <v>100</v>
+      </c>
+      <c r="K17" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="L17" s="69" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="87.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="71"/>
+      <c r="B18" s="86" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>109</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="G18" s="14"/>
+      <c r="H18" s="35">
+        <v>1</v>
+      </c>
+      <c r="I18" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="J18" s="62" t="s">
+        <v>111</v>
+      </c>
+      <c r="K18" s="28" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="69" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="177.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="83" t="s">
+        <v>114</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>115</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="E19" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="B2" s="100"/>
-[...14 lines deleted...]
-      <c r="A4" s="100" t="s">
+      <c r="F19" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="G19" s="16"/>
+      <c r="H19" s="35">
+        <v>1</v>
+      </c>
+      <c r="I19" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="J19" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="K19" s="28" t="s">
+        <v>117</v>
+      </c>
+      <c r="L19" s="70" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="409.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="82" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="F20" s="92" t="s">
+        <v>155</v>
+      </c>
+      <c r="G20" s="24"/>
+      <c r="H20" s="36">
+        <v>1</v>
+      </c>
+      <c r="I20" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="J20" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="K20" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="L20" s="69" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="265" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="80"/>
+      <c r="B21" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>149</v>
+      </c>
+      <c r="F21" s="16" t="s">
         <v>140</v>
       </c>
-      <c r="B4" s="100"/>
-[...8 lines deleted...]
-      <c r="B5" s="73" t="s">
+      <c r="G21" s="16"/>
+      <c r="H21" s="36">
         <v>1</v>
       </c>
-      <c r="C5" s="73" t="s">
-[...8 lines deleted...]
-      <c r="F5" s="65" t="s">
+      <c r="I21" s="49" t="s">
         <v>58</v>
       </c>
-      <c r="G5" s="48" t="s">
-[...22 lines deleted...]
-      <c r="C6" s="17" t="s">
+      <c r="J21" s="63" t="s">
         <v>59</v>
       </c>
-      <c r="D6" s="12" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="14" t="s">
+      <c r="K21" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="L21" s="70" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="295" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="81"/>
+      <c r="B22" s="57" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" s="59" t="s">
         <v>165</v>
       </c>
-      <c r="F6" s="25" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="50" t="s">
+      <c r="E22" s="59" t="s">
+        <v>150</v>
+      </c>
+      <c r="F22" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="G22" s="66"/>
+      <c r="H22" s="57">
+        <v>1</v>
+      </c>
+      <c r="I22" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="J22" s="63" t="s">
+        <v>59</v>
+      </c>
+      <c r="K22" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="I6" s="44">
-[...383 lines deleted...]
-      <c r="I18" s="63" t="s">
+      <c r="L22" s="70" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="81" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="101" t="s">
         <v>119</v>
       </c>
-      <c r="J18" s="29" t="s">
-[...157 lines deleted...]
-      <c r="E24" s="100"/>
+      <c r="B23" s="101"/>
+      <c r="C23" s="101"/>
+      <c r="D23" s="101"/>
+      <c r="E23" s="101"/>
+      <c r="H23" s="41"/>
+    </row>
+    <row r="24" spans="1:12" ht="215.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="101"/>
+      <c r="B24" s="101"/>
+      <c r="C24" s="101"/>
+      <c r="D24" s="101"/>
+      <c r="E24" s="101"/>
     </row>
     <row r="1048554" ht="14.5" x14ac:dyDescent="0.35"/>
     <row r="1048575" ht="14.5" x14ac:dyDescent="0.35"/>
     <row r="1048576" ht="19.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="eATugKmS/DmTN+poJsNYa5ERD6H25OgrQay8b9Se58Xq4RT1NuhlRChrmwAj9X7Ul8w5WsaJ1LZYuQdteGQ2RA==" saltValue="5Kv770LLIN7F/c4E/5pdmw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <autoFilter ref="A5:K19" xr:uid="{98BE7709-14E1-43DE-B217-B7F986FA8E23}"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/eqKbL9QSNawXX6gs5LHVWk8FnkND91ArN0dBb6PZeMBu06PvJAq69SYM5UMgMHcm+1eq6csZcebh53Im7JtYA==" saltValue="0WfzW45l3vWZhzTQUCuX9g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <autoFilter ref="A5:L19" xr:uid="{98BE7709-14E1-43DE-B217-B7F986FA8E23}"/>
   <mergeCells count="5">
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A23:E23"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 OFFICIAL</oddFooter>
+  </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68586AB5-9F90-4A32-8951-249382E33BEE}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:A5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <headerFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 OFFICIAL</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5344523E-B313-43E7-BA0F-0B6B8999E254}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="13.7265625" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="47" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="C1" s="5" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="23.5" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="B2" s="2">
         <v>8</v>
       </c>
       <c r="C2" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="23.5" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="B3" s="2">
         <v>27</v>
       </c>
       <c r="C3" s="2">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <headerFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 OFFICIAL</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEFC4CB1E2515440924EB8C74E5B0EAB" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f72340cf425361f22c160fcee1ec767e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9b3930c4-a008-448f-8075-a7924a90b1eb" xmlns:ns3="47bc9e1e-62a4-4296-9bef-1a5a6c482de0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b02bbcfcd97aa50bd21ee0fb68d70dee" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EEFC4CB1E2515440924EB8C74E5B0EAB" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf008fe89b3236ae162743b9fc634738">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9b3930c4-a008-448f-8075-a7924a90b1eb" xmlns:ns3="47bc9e1e-62a4-4296-9bef-1a5a6c482de0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2127b5ec5d4649eca4151e0f4b6312a6" ns2:_="" ns3:_="">
     <xsd:import namespace="9b3930c4-a008-448f-8075-a7924a90b1eb"/>
     <xsd:import namespace="47bc9e1e-62a4-4296-9bef-1a5a6c482de0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Contract_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:DNreference" minOccurs="0"/>
                 <xsd:element ref="ns2:SupplierName" minOccurs="0"/>
                 <xsd:element ref="ns2:DNRef" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
                 <xsd:element ref="ns2:DateTime" minOccurs="0"/>
                 <xsd:element ref="ns2:DN" minOccurs="0"/>
                 <xsd:element ref="ns2:ProcurementOfficer" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Officer" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:date0" minOccurs="0"/>
+                <xsd:element ref="ns2:Person" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9b3930c4-a008-448f-8075-a7924a90b1eb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3550,50 +3525,74 @@
     </xsd:element>
     <xsd:element name="Officer" ma:index="35" nillable="true" ma:displayName="Officer" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Officer">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="36" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="date0" ma:index="37" nillable="true" ma:displayName="date" ma:format="DateOnly" ma:internalName="date0">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Person" ma:index="38" nillable="true" ma:displayName="Person" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Person">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="47bc9e1e-62a4-4296-9bef-1a5a6c482de0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
@@ -3703,170 +3702,201 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <DNRef xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb" xsi:nil="true"/>
-[...17 lines deleted...]
-    </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="47bc9e1e-62a4-4296-9bef-1a5a6c482de0">
       <UserInfo>
         <DisplayName>Matthew King</DisplayName>
         <AccountId>14</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Niotia Ferguson</DisplayName>
         <AccountId>18</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <DNRef xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb" xsi:nil="true"/>
+    <Date xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb" xsi:nil="true"/>
+    <SupplierName xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb" xsi:nil="true"/>
+    <TaxCatchAll xmlns="47bc9e1e-62a4-4296-9bef-1a5a6c482de0" xsi:nil="true"/>
+    <ProcurementOfficer xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ProcurementOfficer>
     <Officer xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Officer>
+    <DNreference xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb" xsi:nil="true"/>
+    <DN xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb" xsi:nil="true"/>
+    <date0 xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb" xsi:nil="true"/>
+    <Contract_x0020_Status xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb" xsi:nil="true"/>
+    <DateTime xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Person xmlns="9b3930c4-a008-448f-8075-a7924a90b1eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Person>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F900A8B5-56ED-4019-BB15-DEC2E9D87604}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD9DBE5E-5198-4A8C-8D42-DBA28321C87C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9b3930c4-a008-448f-8075-a7924a90b1eb"/>
     <ds:schemaRef ds:uri="47bc9e1e-62a4-4296-9bef-1a5a6c482de0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A756F22-2A81-48E8-BB56-01A25916F832}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D528C18-9986-468D-94F6-99089B86F220}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="47bc9e1e-62a4-4296-9bef-1a5a6c482de0"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="47bc9e1e-62a4-4296-9bef-1a5a6c482de0"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="9b3930c4-a008-448f-8075-a7924a90b1eb"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>£25-250k Bristol SV measures</vt:lpstr>
       <vt:lpstr>MASTER Bristol SV Measures</vt:lpstr>
       <vt:lpstr>List of ques</vt:lpstr>
       <vt:lpstr>Old and new numbers of TOMs</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Kathryn Archer</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EEFC4CB1E2515440924EB8C74E5B0EAB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SetDate">
+    <vt:lpwstr>2025-11-07T10:25:49Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Name">
+    <vt:lpwstr>OFFICIAL - Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_SiteId">
+    <vt:lpwstr>6378a7a5-0f21-4482-aee0-897eb7de331f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ActionId">
+    <vt:lpwstr>eed860df-d9a6-45cc-928f-b9783d7e9736</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_e9fc0e63-07aa-4a42-9f0d-00e32f43700c_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>